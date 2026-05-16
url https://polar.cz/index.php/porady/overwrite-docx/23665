--- v0 (2026-02-26)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2021, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Den tísňové linky 155</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denně vyrazí zdravotníci na pomoc přibližně třem tisícům lidí. Z některé z výjezdových základen napříč republikou vyjede posádka v průměru každou půl minutu. Za loňský rok ošetřili záchranáři v zemi pacienty při 963 130 událostech. Na začátku naprosté většiny těchto příběhů je trojmístné číslo vytočené na telefonu: 155. Na sobotu, se symbolickým datem 15. 5., připadl už pátý Den linky 155.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letos se už podruhé Den linky 155 bohužel uskuteční kvůli protiepidemickým opatřením bez obvyklých akcí pro veřejnost, kdy záchranáři seznamují zájemce nejen s fungováním zdravotnických operačních středisek a záchranné služby jako celku, ale i s používanou technikou nebo se základy první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -235,110 +350,104 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O práci v MP Ostrava je velký zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce strážníka městské policie prošla dlouhým vývojem a dá se říct, že v průběhu let získala na své prestiži. Dnes už jsou městští policisté neodmyslitelnou součástí integrovaného záchranného systému a v ulicích jsou ceněným pomocníkem občanů. To také znamená, že například v Ostravě je o tuto práci velký zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V těchto dnech se na práci u Městské policie Ostrava připravuje celkem 11 nováčků - 8 mužů a 3 ženy. Než budou moci vyrazit do ulic města, musejí absolvovat tříměsíční rekvalifikační kurz. Před tím ale museli projít výběrovým řízením, jehož podmínkou je maturita. Kurzy pak probíhají ve středisku vzdělávání a volnočasových aktivit Městské policie Ostrava v Integrovaném výjezdovém centru Jih. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí přípravy jsou základy poskytování první pomoci, etika policejní práce, psychologie, komunikace s veřejností, jejíž zvládnutí je důležitou součástí úspěšného zvládnutí zákroků. Součástí teorie je i znalost práva.</w:t>
-[...33 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí přípravy jsou základy poskytování první pomoci, etika policejní práce, psychologie, komunikace s veřejností, jejíž zvládnutí je důležitou součástí úspěšného zvládnutí zákroků. Součástí teorie je i znalost práva. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Budoucí strážníci se v průběhu výcviku samozřejmě musejí naučit taktiku zákroků a k tomu musejí perfektně zvládnout i praktickou část výuky. Důležitá je hlavně sebeobrana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Teorii a praktické dovednosti z tělocvičny pak pak čekatelé musejí vypilovat i v praktických modelových situacích. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Součástí kurzu je i získání zbrojního průkazu. Každý městský policista má totiž samozřejmě služební zbraň a měl by s ní umět dobře a bezpečně zacházet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Po třech měsících musejí čekatelé složit zkoušky, které rozhodně nejsou jednoduché a teprve potom mohou na služebny.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když je tříměsíční kurz náročný, po jeho dokončení musejí nováčci ještě sloužit první týdny pod dohledem zkušenějších kolegů. V Ostravě nyní slouží 643 strážníků a cílový stav je 680. Další kurz začíná 1. září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté zadrželi zloděje, který okradl slepce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dnes pro vás máme případ se šťastným koncem. Policisté dopadli zloděje, který se v Ostravě neštítil okrást bezbranného slepce o mobil, čímž ho téměř odřízl od světa. O případu se ale dozvěděla rodina z Ostravy, která neváhala a na nový telefon nevidomému muži přispěla.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dnes pro vás máme případ se šťastným koncem. Policisté dopadli zloděje, který se v Ostravě neštítil okrást bezbranného slepce o mobil, čímž ho téměř odřízl od světa. O případu se ale dozvěděla rodina z Ostravy, která neváhala a na nový telefon nevidomému muži přispěla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">44letý Michal z Ostravy je od narození slepý. Přesto se ale s tímto handicapem naučil žít, aniž by potřeboval asistenci. Stačí mu slepecká hůl a kamarádi. Nezbytný je pro něj ale také speciální mobil pro nevidomé. A právě o něj 11. května přišel, když byl přímo na ulici okraden. Pachatel využil jeho handicapu a když telefonoval, vytrhl mu ho z ruky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal, okradený muž: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem se takhle s hůlkou otočil, stylem dej už mi pokoj, takže jsme ho lehce klepl tou hůlkou. Najednou mi dal takhle zprava facku. Tak jsem si řekl, že raději někomu zavolám, co se mi zrovna děje, ať o tom někdo známý ví. V tu chvíli on přišel, sebral mobil a utekl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -450,51 +559,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8A21A06E"/>
+    <w:nsid w:val="FE5E6757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -635,93 +744,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-20-05-2021-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>