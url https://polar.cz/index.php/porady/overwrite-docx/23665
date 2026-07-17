--- v1 (2026-05-16)
+++ v2 (2026-07-17)
@@ -559,51 +559,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FE5E6757"/>
+    <w:nsid w:val="729CE058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>