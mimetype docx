--- v0 (2026-03-01)
+++ v1 (2026-07-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.5.2021, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad o zdraví a jsem ráda, že jste s námi. Pozvání přijal primář neurologie krnovské nemocnice Marek Knapčík. Špičkové centrum, kde mají specializovanou neurologickou JIP, iktovou jednotku a poskytují systémovou trombolýzu -   do 4,5 hodin od vzniku cévní mozkové příhody. Medicína na dosah ukáže novu atrakci pro seniory a v reportáži se podíváme do laboratoře ve Slezské nemocnici v Opavě, kde mají nový přístroj pro detekci koronaviru ze vzorků PCR metodou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový analyzátor pro covid-19 urychlí testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tento nový automatický analyzátor za 5,5 milionů korun testovali v laboratoři Slezské nemocnice několik týdnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -107,51 +222,50 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Kurfüst, primář mikrobiologie a centrálních laboratoří, Slezská nemocnice v Opavě: „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ruční práce znamená i větší riziko při práci s infekčním materiálem. Díky plné automatizaci je riziko odstraněno.“ </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přístroj je také ekologický. Oproti jeho starším předchůdcům používá během analýzy vzorků mnohem méně plastových komponentů. V době vrcholu pandemie ve zdejší laboratoři zpracovávali až 350 vzorků denně. Nyní se požadavky na vyšetření na přítomnost koronaviru snižují. Nový přístroj může metodou PCR detekovat také např. žloutenku či streptokoky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicína na dosah</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senioři mají v Ostravě novou atrakci. Mohou si vyjet do přírody rikšou.  Cílem je zpříjemnit seniorům jejich volné chvíle strávené s dobrovolníky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miss World odstartovala v Ostravě vyjížďky rikšou: Nová atrakce pro seniory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt #BoSmePartyja MS kraje a ADRY vznikl loni v říjnu a jeho cílem bylo v době pandemie sehnat co nejvíce dobrovolníků do přetížených nemocnic a sociálních zařízení. Vyjížďky rikšou jsou další způsob, jak mohou pomáhat dál.</w:t>
       </w:r>
     </w:p>
@@ -444,51 +558,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pane primáři, já vám moc děkuju za Vaše slova a těším se s vámi i s našimi diváky zase příště na viděnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Knapčík, primář neurologie SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji vám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -563,93 +683,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-26-05-2021-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>