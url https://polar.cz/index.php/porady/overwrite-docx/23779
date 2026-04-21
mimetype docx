--- v1 (2026-02-24)
+++ v2 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.6.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je čas na ekologická témata na Polaru, dobrý den u TV obrazovek...V Ablrechnicích na Karvinsku budou od podzimu zpracovávat plasty...v Ostravě využili důlní vozíky jako květináče...expertní skupina ministerstva průmyslu a obchodu navrhne sanaci a rekultivaci heřmanické haldy a z rozhovoru s náměstkem hejtmana MS kraje Jakubem Unuckou se dozvíte, za jakých podmínek by mohla být splavněna řeka Odra na českém území.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Albrechticích budou zpracovávat plasty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V areálu bývalého zemědělského družstva v Albrechticích vzniká pobočka švédské firmy Rondo Plast AB.  Zabývá se recyklací a regranulací plastových materiálů. Provoz chce spustit ještě letos na podzim. V nových prostorách chce vyrábět plastový granulát.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -53,82 +168,81 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recyklace plastů neboli renovace zbytkových či odpadních plastů umožní materiálu nový život. Obvykle se přerodí do úplně odlišné formy od původního stavu. Recyklací a regranulací plastových materiálů se zabývá švédská firma Rondo Plast AB, která bude v Albrechticích na Karvinsku vyrábět granuláty a drtě. Ve specializované laboratoři budou odborníci posuzovat vlastnosti plastů, a to i pro jiné firmy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ERIK VALERIÁN, jednatel společnosti Rondo Plast:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Budeme tady vyrábět, uskladňovat a také tady bude laboratoř na zkoumání mechanických vlastností plastů. Výroba musí být už z podstaty čistá, protože nesmí dojít ke smíchání druhů plastů a musí mít ISO 9000 a ISO 14000.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem rád, že se tady ten náš </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">brownfield</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> postupně zaplňuje. Po třech firmách přišla čtvrtá ze Švédska. Jedná se o recyklaci plastů, což si myslím, že je přínosné pro ekologii i samotnou obec, protože švédský investor může pomoci se zaměstnaností v obci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Linka na zpracování plastových materiálů bude stát v hale bývalého zemědělského družstva, konečným produktem bude plastová drť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erik Valerián, jednatel společnosti Rondo Plast:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „V první fázi budeme pouze drtit materiál, v druhé fázi bychom rádi vyráběli granulát. Drť se bude homogenizovat, budou se zkoumat mechanické vlastnosti drtě plastů, budeme ji dále buď prodávat nebo zpracovávat.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „V první fázi budeme pouze drtit materiál, v druhé fázi bychom rádi vyráběli granulát. Drť se bude homogenizovat, budou se zkoumat mechanické vlastnosti drtě plastů, budeme ji dále buď prodávat nebo zpracovávat.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Feber (PROAL), starosta Albrechtic</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Dělali jsme si statistiku, kolik projede přes Albrechtice aut. Je to zhruba 5000, proto si myslím, že dvě až tři auta nákladní a osobní k tomu, bude znamenat minimální navýšení dopravy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Linka v Albrechticích bude schopna zpracovat 2000 tun plastového materiálu ročně. Firma plánuje zaměstnat okolo dvaceti lidí. Výroba by měla být spuštěna na konci září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,51 +372,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odborníci navrhnou šetrnou sanaci a rekultivaci odvalu Heřmanice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expertní komise zřízená ministerstvem průmyslu a obchodu od dubna pracuje na hodnocení způsobu sanace a rekultivace úložných míst těžebního odpadu  po hlubinném dobývání černého uhlí v ostravsko-karvinském revíru. Odborníci posuzují průběh sanace odvalu Heřmanice a měli by navrhnout optimální řešení likvidace odvalů tak, aby se minimalizovala rizika termických aktivit a negativní dopady na životní prostředí. Výsledky by měly být zveřejněny v srpnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uhlířský vrch je nejlépe odkrytých vulkánem na Moravě</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bruntál se připojil ke spolku Krajina Břidlice s cílem popularizovat geologické zajímavosti celého regionu. Hned první společná akce města a spolku směřovala na Uhlířský vrch a do unikátního lomu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Zemanová, předsedkyně spolku Krajina Břidlice: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Bruntál je součástí krajiny břidlice, ač to tak nevypadá, tak z geologického hlediska je pro nás Bruntálsko takovým barevným šperkem v naší šedivé krajině břidlice a bude s námi určitě tvořit součást plánovaného geoparku Krajina Břidlice.“</w:t>
@@ -316,51 +429,50 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Lehotský, katedra geologie UP Olomouc, Vlastivědné muzeum Olomouc:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Uhlířský vrch představuje v podstatě nejlépe odkrytý vulkán tady u nás na Moravě, jedná se geologicky o stratovulkán, to znamená, že se tady střídaly explozivní a efuzivní fáze. V podstatě ta sopka vybuchovala a zároveň měla také fázi, kdy se z ní vylévala láva. Pozůstatky tady té lávy jsou opravdu patrny na různých výchozech a odkryvech, které tady v Bruntálu máme, kromě Uhlířského vrchu, kde jsou odkryty především pyroklastika, tak bych chtěl zmínit velice významnou lokalitu a tou je opuštěný lom u Meziny, kde je krásně vidět sloupcovitá odlučnost čediče.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení MS kraje připouští možnost splavnění Odry: Jakub Unucka (ODS), náměstek hejtmana MS kraje</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vláda schválila projekt splavování Odry ze Svinova až do polského města Kozle na začátku října. Projekt za 15 miliard korun kritizují akademici, město Ostrava i Moravskoslezský kraj. Vedení kraje ale připouští, že při splnění určitých podmínek by mohla tato část kanálu vzniknout. Koncem března oznámilo ministerstvo dopravy, že kanál bude. Ve studiu vítám Jakuba Unucku, náměstka hejtmana pro průmysl, energetiku a chytrý region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka (ODS), náměstek hejtmana pro průmysl, energetiku a chytrý region: </w:t>
       </w:r>
       <w:r>
@@ -670,51 +782,59 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka (ODS), náměstek hejtmana pro průmysl, energetiku a chytrý region: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odchod od uhlí a přechod na plynu znamená jakoby totální závislost na Rusku. Já neříkám, že k tomu dojde, ale prostě jednou už to tady bylo, že v roce 2012 kdy Rusové zastavili plyn a tehdy ta závislost naše byla daleko menší. Roztopili jsme kotle na uhlí a vše fungovalo. Ale pokud to uhlí nebude, tak jako fakt ztrácíme nějakou soběstačnost ve výrobě tepla a budeme opravdu závislí jenom čistě na tom Rusku, které nám ten plyn dodá. Víme jak to je. Vrbětice a spol. Já osobně z toho mám strach a pokud jsem byl zvolen jako politik, který se má starat o věci veřejné, tak já říkám splavněním Odry a možnost transportu plynu nikoliv z Ruska, ale ze Spojených států nebo z jiné země. Bavme se o tom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji za Vaše odpovědi. Mým hostem byl Jakub Unucka, náměstek hejtmana Moravskoslezského kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -754,280 +874,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=brownfield&amp;spell=1&amp;sa=X&amp;ved=2ahUKEwjd0taCi-jwAhXmpIsKHXKqCVkQkeECKAB6BAgBEDU" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-08-06-2021-17-40" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=brownfield&amp;spell=1&amp;sa=X&amp;ved=2ahUKEwjd0taCi-jwAhXmpIsKHXKqCVkQkeECKAB6BAgBEDU" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>