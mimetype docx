--- v0 (2026-02-23)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.6.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den,  vítám vás u magazínu TV Polar Energie a kraj. Začneme komentovanou prohlídkou s názvem Poho 2030, představíme si nový trend ve využívání LPG, uvidíme reportáž o aktivitách v Dole ČSA v Karviné a nakonec si budeme povídat s primátorem Karviná Janem Wolfem třeba o tom, jak bude jeho město vypadat za deset let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Představitelé MS kraje, měst a obcí na Karvinsku se prošli pohornickou krajinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zástupci kraje, měst a obcí Karvinska se zúčastnili komentované prohlídky pohornické oblasti v Karviné-Dolech, která se v příštích letech ožije díky komplexnímu projektu POHO2030.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -163,116 +278,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle údajů Celní správy se v Česku loni prodalo asi 145 tisíc tun LPG. Více než polovina tohoto objemu připadá na autoplyn, tedy LPG určené pro pohon motorových vozidel. Významnou část druhé poloviny tvoří plyn určený k výrobě tepla dodávaný do zásobníků nebo prodávaný v tlakových láhvích o různé hmotnosti plynu. Česká asociace LPG odhaduje, že v láhvích se loni prodalo více než 20 tisíc tun propan-butanu a počet tlakových láhví, které kolují na českém trhu, jde do milionů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U velkých dodavatelů je běžné, že se ani pro vytápění domácností, ani pro pohon manipulační techniky již nepoužívá obvyklá směs označovaná jako propan-butan, nýbrž pouze čistý propan. Ten má nesporné výhody. Má vyšší oktanové číslo, je proto ideální například pro pohon vysokozdvižných vozíků. Na rozdíl od butanu je čistší a obsahuje naprosté minimum síry. Těží se zpravidla společně se zemním plynem, většinou se tedy nejedná o ropný produkt. Na rozdíl od butanu se odpařuje i v nízkých teplotách, a tak nehrozí, že v láhvi zůstane zbytek nespotřebovaného plynu v podobě v mrazu neodpařitelného butanu. Propan také nezanechává žádné skvrny na nádobí při vaření či grilování, protože neobsahuje nenasycené uhlovodíky. V souvislosti s nutnou výměnou kotlů se stále častěji využívají zásobníky na propan jako alternativa zemního plynu v lokalitách, které nejsou plynofikovány. Renomovaní dodavatelé nicméně přecházejí na propan i v případě běžně užívaných tlakových láhví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čistý propan je totiž výhodnější též cenově, byť tento fakt může být někdy zpochybňován. Společnost Primagas bude již během letošního roku plnit všechny pětikilogramové LPG láhve výhradně čistým propanem a postupně jím bude plnit i většinu desetikilogramových láhví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Konkrétní příklad ilustrující vyšší výhřevnost čistého propanu dokládá aktuální krátká studie Vysoké školy chemicko-technologické v Praze. Ta se zaměřila na porovnání výhřevnosti směsi propanu a butanu o různém procentuálním zastoupení obou plynů. „V analýze jsme porovnávali specifickou výhřevnost čistého propanu, butanu i jejich směsí v poměru 40 ku 60 a naopak. Pro uchopitelnější představu lze naše závěry interpretovat tak, že množství 10 kilogramů směsi dokáže ohřát přibližně 1 200 litrů vody z teploty vodovodu na teplotu varu. Čistý propan přitom ohřeje o 16 litrů vody více než čistý butan,“ shrnuje závěry studie Pavel Vrbka z Ústavu fyzikální chemie.</w:t>
-[...14 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Konkrétní příklad ilustrující vyšší výhřevnost čistého propanu dokládá aktuální krátká studie Vysoké školy chemicko-technologické v Praze. Ta se zaměřila na porovnání výhřevnosti směsi propanu a butanu o různém procentuálním zastoupení obou plynů. „V analýze jsme porovnávali specifickou výhřevnost čistého propanu, butanu i jejich směsí v poměru 40 ku 60 a naopak. Pro uchopitelnější představu lze naše závěry interpretovat tak, že množství 10 kilogramů směsi dokáže ohřát přibližně 1 200 litrů vody z teploty vodovodu na teplotu varu. Čistý propan přitom ohřeje o 16 litrů vody více než čistý butan,“ shrnuje závěry studie Pavel Vrbka z Ústavu fyzikální chemie.  Přestože poslední uhlí bylo z Dolu ČSA v Karviné vytěženo v únoru, horníci v podzemí dále pracují. Jejich úkolem je připravit šachtu k zasypání. To by mělo nastat do dvou let. K zemi půjdou také téměř všechny povrchové objekty. Natáčel kolega Libor Běčák.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jednotlivá důlní pole, kde se uhlí těžilo a také všechna ostatní podzemní pracoviště už byla zbavena technologií, které lze ještě použít. Z hlubiny je nutné vyvézt použitelný materiál a vše, co v dole nesmí zůstat z ekologických důvodů. Prostory totiž v budoucnu zaplaví voda. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veškeré práce musí probíhat za přísných bezpečnostních opatření. Báňští záchranáři prostory postupně uzavírají a budují hráze, které by bránily šíření ohně v případě požáru nebo exploze metanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Krupa, báňský záchranář: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hráz tady musí být z důvodu výbuchuvzdorného uzavření pole, které se bude rušit. teď se staví zadní peření, přední peření, které se následně vyplní sádrou s míchanou s vodou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veškerá práce na likvidaci šachty musí být schváleny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludvík Kašpar, ředitel státního podniku DIAMO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nejprve se musí vyřídit EIA na likvidaci, musí se zpracovat projektová dokumentace, musí se provést odpis zásob, následně bude požádán obvodní báňský úřad o vydání povolení likvidace dolu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jámy karvinského Dolu ČSA by měly být zasypány zhruba do dvou let. Po dobu činnosti zbývajících Dolů ČSM bude nutné z podzemí na Karvinsku odčerpávat vodu a také metan, který se zpracovává k energetickému využití.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jámy karvinského Dolu ČSA by měly být zasypány zhruba do dvou let. Po dobu činnosti zbývajících Dolů ČSM bude nutné z podzemí na Karvinsku odčerpávat vodu a také metan, který se zpracovává k energetickému využití. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Lazárek, ředitel závodu Darkov, DIAMO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jenom z této lokality těžíme denně zhruba 25 až 30 tisíc kubíků metanu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná patří k městům, kterých se konec těžby uhlí dotýká nejvíce. Co budou dělat horníci? Čím se bude v Karviné topit? A jak bude toto město vypadat za deset let? Odpovídá primátor Karviné Jan Wolf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -374,57 +481,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak si představujete Karvinou za deset let?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (ČSSD), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jako město, kde lidé budou spokojeni. To město už nikdy nebude mít 70 tisíc obyvatel, jak na to někteří nostalgicky vzpomínají. Město, kde bude vznikat moderní bydlení. Město, kde budou nové start upy, nové firmy, které tady budou chtít dělat svůj byznys. Město, kde bude vzkvétat univerzita bude se dařit lázním.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Pořad Energie a kraj končí. Budu velmi rád, když jej budete sledovat i příště. Na viděnou.</w:t>
+        <w:t xml:space="preserve">Jako město, kde lidé budou spokojeni. To město už nikdy nebude mít 70 tisíc obyvatel, jak na to někteří nostalgicky vzpomínají. Město, kde bude vznikat moderní bydlení. Město, kde budou nové start upy, nové firmy, které tady budou chtít dělat svůj byznys. Město, kde bude vzkvétat univerzita bude se dařit lázním.  Pořad Energie a kraj končí. Budu velmi rád, když jej budete sledovat i příště. Na viděnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -500,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/energie-a-kraj/energie-a-kraj-10-06-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>