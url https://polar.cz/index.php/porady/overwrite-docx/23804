--- v0 (2026-02-26)
+++ v1 (2026-05-10)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve vysvěceném novém kostele v Gutech se konala první mše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doslova z popela se zrodil nový dřevěný kostel Božího těla v Gutech. Po 4 letech od žhářského útoku byla na stejném místě postavena věrná replika, která už slouží věřícím i všem ostatním návštěvníkům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vysvěcení nového kostela se konalo v neděli 6. června. Byla to slavnostní událost, kterou si nenechali ujít místní farníci, kteří se aktivně podíleli nejen na odklízení pozůstatků vyhořelého kostela, ale také na jeho obnově.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vysvěcení nového kostela se konalo v neděli 6. června. Byla to slavnostní událost, kterou si nenechali ujít místní farníci, kteří se aktivně podíleli nejen na odklízení pozůstatků vyhořelého kostela, ale také na jeho obnově. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kowalczyk, obyvatel Gutů, farník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Soused mi volal o půlnoci, že hoří kostel. Myslel jsem si, že si dělá srandu. Když jsem vyšel z domu, tak už jsem vidět tu zář za kopcem. Tak jsem okamžitě sedl do auta a jeli jsme tady. Tady už byli hasiči. Shořelo to celé. Věž se zbortila, lidé brečeli a nebylo záchrany. Přežil jen kříž. Já jsem také pomáhal, dělal jsem tady s bagrem. Kopal základy a další práce. Chodili jsme tady každou sobotu na brigády.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Památkově chráněný kostel ze 16. století lehl popelem v noci na 2. srpna roku 2017. Jako zázrakem požár přečkal pouze dřevěný kříž, který je dnes součástí nové repliky. Tři mladí žháři byli odsouzeni k vězení v délce 3,5 roku pro mladistvého a 8 a 9 let pro jeho starší komplice. Zaplatit by měli více než 19 milionů korun za způsobenou škodu, byť stavba nového byla kostela jednou tak nákladnější. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +241,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vysvěcení kostela se přijeli v neděli podívat místní i z daleka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Cigánová, návštěvnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Pocházím z Třince a tady jsme se scházeli každou sobotu jako mládež za kněze Adama Ruckého. Tady jsme strávila mládí. pamatuji, jak jsme tady na kůru zpívali. Bylo to tady moc krásné. Teď jsem se přijeli podívat z Hatí, kde teď bydlím, abych je povzbudila, protože se jim to opravdu podařilo. je to hodně podobné a i ten duch je tady.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé teď mohou nový kostel navštěvovat každý den, kdy se budou konat i mše. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé teď mohou nový kostel navštěvovat každý den, kdy se budou konat i mše.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hranice jsou téměř volné, kontroly jsou namátkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -425,93 +538,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-11-06-2021-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>