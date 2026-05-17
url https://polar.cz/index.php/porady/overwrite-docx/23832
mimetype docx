--- v0 (2026-02-25)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.6.2021, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, právě začíná pořad Dopravní revue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě je zprovozněna nová okružní křižovatka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V sobotu 12. června byla zprovozněna nová okružní turbo-křižovatka, která spojuje jižní obchvat Opavy se silnicí I/11. Nahradila staré křížení ve tvaru T. Na tomto místě se v minulosti stalo několik vážných nehod.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -180,60 +295,58 @@
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Důvodem těchto problémů jsou majetkové vztahy, sjezdy, které jsou na tomto území, ale také možnost připojení velké křižovatky a budoucího obchvatu směr Šenov, Kunín.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V tuto chvíli těžko predikovat, kdy se stavba zahájí, ale já věřím, že ty problémy se nám podaří všechny odstranit a s Novým Jičínem najít takovou cestu, abychom v té dohledné době dokázali postavit těch zbylých dva a půl kilometrů, které v tuto chvíli budou chybět ke kompletní dostavbě dálnice D48.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celý modernizovaný úsek bude důležitou spojnicí mezi D1 a Frýdkem-Místekm.130 kilometrovou rychlostí by tu řidiči měli projet na konci roku 2023. </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ŘSD připravuje nadchod pro zvěř na Jablunkovsku</w:t>
+        <w:t xml:space="preserve">Celý modernizovaný úsek bude důležitou spojnicí mezi D1 a Frýdkem-Místekm.130 kilometrovou rychlostí by tu řidiči měli projet na konci roku 2023.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ŘSD připravuje nadchod pro zvěř na Jablunkovsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelství silnic a dálnic ČR připravuje stavbu nového ekoduktu v migračním pásmu Jablunkovské brázdy. Nadchod zvěři usnadní migraci a také se sníží riziko střetu s projíždějícími vozidly. Bude široký 47 a dlouhý 66 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“S ohledem na minimalizaci rozpětí polí byly vybrány dva oblouky doplněné mezilehlou podpěrou umístěnou v současném středním dělícím pásu silnice I/11. Kvůli zkrácení doby výstavby je upřednostněna prefabrikovaná varianta posazena na velkoprůměrových pilotách. Nedílnou součástí projektu je rozsáhlý návrh vegetačních úprav pomocí původních dřevin, aby bylo docíleno maximálního efektu začlenění migrační trasy do okolí. Kromě zatravnění se také počítá s neprůhlednou bariérou, která zabrání rušení zvěře světlem anebo hlukem z vozovky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -311,60 +424,58 @@
         <w:t xml:space="preserve">Martin Švehlík, ředitel Odboru přípravy VRT, Správa železnic ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My abychom to stihli, tak se musíme přiblížit a připravit na to, že v roce 2023 nebo 2024 vypíšeme velkou soutěž na společné řešení toho projektu a už výstavby, abychom opravdu v roce 2025 mohli zahájit tu výstavbu. Česká republika se v současné době snaží dostat do hlavní sítě evropské transevrpské sítě, které mají k tomu roku 2030 být dokončeny ze své podstatné části, takže to nás vede k tomu akcelerovat tu přípravu a velmi probloubit a dále zdokonalovat tu komunikaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana Moravskoslezského kraje: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dojde ke zkrácení jízdní doby občanů do Prahy a nejen do Prahy, ale i do Olomouce. Ale hlavně se uvolní ty konvenční tratě, protože ty už dnes jsou přetížené a ve své podstatě ty tratě budou volnější.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tématu se budeme podrobně věnovat v příštích dílech Dopravní revue.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Stavbaři vyřešili problémy s mosty na obchvatu Třince</w:t>
+        <w:t xml:space="preserve">Tématu se budeme podrobně věnovat v příštích dílech Dopravní revue. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stavbaři vyřešili problémy s mosty na obchvatu Třince</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S nečekanými problémy se museli vypořádat stavbaři, kteří budují poslední úsek silnice I/11 mezi Třincem a dálnicí D48 u Třanovic. I přes zdržení slibují, že finální část obchvatu bude hotová nejpozději do konce příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavbě posledního úseku obchvatu Třince mezi Nebory a napojením na dálnici D48 hrozilo zpoždění. Důvodem bylo vypořádávání pozemků a především úprava technické dokumentace pro zakládání mostů a jejich konstrukci podle evropských norem. Mostů je v posledním úseku hned několik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic:</w:t>
       </w:r>
@@ -397,57 +508,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavbaři ujišťují, že problémy byly pouze technické a nehrozí nedostatek peněz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Hořelica, ředitel Státní fond dopravní infrastruktury: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Prostředků bude dostatek. Státní fond dopravní infrastruktury má pro ŘSD letos rekordní rozpočet přes 60 miliard a samozřejmě tato stavba je v rámci tohoto rozpočtu úplně pokrytá. Pro letošní rok to cirka 1,3 miliardy, která je vyhrazena čistě na tuto stavbu. Pokud by se ukázalo, že bude potřeba navýšit finanční zdroje, kdyby se urychlily dejme tomu jednotlivé práce, tak jsme připravení takzvaným rozpočtovým opatřením ten rozpočet určitě upravit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jednou z variant je, že poslední úsek obchvatu bude zprovozněn i v částečném režimu, jen aby se zatíženým obcím ulevilo.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">To je vše z našich témat, na viděnou příště.</w:t>
+        <w:t xml:space="preserve">Jednou z variant je, že poslední úsek obchvatu bude zprovozněn i v částečném režimu, jen aby se zatíženým obcím ulevilo.  To je vše z našich témat, na viděnou příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -523,93 +628,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-16-06-2021-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>