--- v0 (2026-03-01)
+++ v1 (2026-05-26)
@@ -1,75 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.6.2021, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad o zdraví, jsem ráda, že jste si udělali čas a strávíte následujících deset minut s TV POLAR. O problematice dětské gynekologie bude mluvit lékař z frýdeckomístecké nemocnice Martin Mužík. Očkování je v plném proudu, o zpestření se postaral v krnovské nemocnici známý imitátor božského Elvise Presleyho, který sestřičkám i zazpíval. No a v Opavě byla dokončena rekonstrukce domova pro seniory. Lůžka jsou určena lidem, kteří potřebují celodenní zdravotní péči. Více už v reportáži. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reportáž: Nová lůžka pro seniory, kteří potřebují stálou péči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dříve byly v této budově výhradně městské nájemní byty pro starší občany. Část jich byla již před třemi lety přestavěna na pokoje pro seniory, kteří potřebuji nepřetržitou péči. Nyní je rekonstrukce Domova sv. Kateřiny dokončená. K původním 24 lůžkám přibylo dalších 26.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dříve byly v této budově výhradně městské nájemní byty pro starší občany. Část jich byla již před třemi lety přestavěna na pokoje pro seniory, kteří potřebuji nepřetržitou péči. Nyní je rekonstrukce Domova sv. Kateřiny dokončená. K původním 24 lůžkám přibylo dalších 26. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Rédrová, vedoucí Domova sv. Kateřiny, Seniorcentrum v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přijímáme klienty od 65 let, kteří mají vysokou míru potřebnosti. Buď jim neslouží už fyzická stránka, potřebují dopomoci z běžnými úkony. Nebo už je tam počínající demence, takž potřebují radu, pomoc, podporu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prostorné pokoje jsou částečně vybaveny nábytkem a polohovacími postelemi. Je tady také kuchyňský kout. Koupelna a toaleta jsou bezbariérové. První klienti se sem mohou začít stěhovat od června.</w:t>
@@ -387,51 +501,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Mužík, lékař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Musíme počítat s určitou povahou toho dítěte a podle toho zase vysvětlit to, co ho čeká. Bezesporu je velice důležitý čas na to dítě, udělat si ten čas, ovšem ho poučit a v ideálním případě domluvit se i třeba s tou matkou, s rodiči, aby tu holčičku dopředu nějakým způsobem poučili, co ji čeká, že na podobné vyšetření chodí i maminka a že ji nečeká nic strašného.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pane doktore, já vám děkuji za Vaše dnešní odpovědi. Pan doktor Martin Mužík gynekolog z nemocnice ve Frýdku byl naším dnešním hostem. Děkuji. Mějte se hezky a zároveň se loučím také s našimi diváky. Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -471,280 +591,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-16-06-2021-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>