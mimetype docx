--- v0 (2025-12-26)
+++ v1 (2026-05-06)
@@ -1,232 +1,306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.6.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chytrý region</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z centra Ostravy mizí odstavená auta díky novele zákona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Začíná pořad Chytrý region. Dnes se zaměříme na téma, které trápí spoustu obcí a měst v Moravskoslezském kraji - odstavená vozidla s propadlou technickou a autovraky v ulicích. Ukážeme vám, jak chytře si s nimi poradili v obvodu Moravská Ostrava a Přívoz.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Změnu přinesla až loňská novela zákona o pozemních komunikacích s návrhem pocházejícím od starostky Moravské Ostravy a Přívozu Zuzany Ožanové.</w:t>
+        <w:t xml:space="preserve">Začíná pořad Chytrý region. Dnes se zaměříme na téma, které trápí spoustu obcí a měst v Moravskoslezském kraji - odstavená vozidla s propadlou technickou a autovraky v ulicích. Ukážeme vám, jak chytře si s nimi poradili v obvodu Moravská Ostrava a Přívoz. Vozidla s více než 6 měsíců propadlou technickou kontrolou odstavená v ulicích. Donedávna velké a ožehavé téma v mnoha obcích a městech. Úředníci i městská policie byli ve většině případů na majitele odstavených aut krátcí.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jiří Vozňák, Odbor investic a místního hospodářství, ÚMOb Moravská Ostrava a Přívoz: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Byly to určitě desítky vozidel ročně, ale my jsme neměli žádnou právní páku na to cokoliv s tím vozidlem dělat. Takže to vozidlo tam zůstalo normálně zaparkováno nadále."  Změnu přinesla až loňská novela zákona o pozemních komunikacích s návrhem pocházejícím od starostky Moravské Ostravy a Přívozu Zuzany Ožanové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), 1. místostarosta obvodu Moravská Ostrava a Přívoz: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ono správně systémově to má nejblíže kraj, tady máme výhodu, že paní starostka je poslankyně, která se zaměřuje na dopravní otázky a tohle byla jedna z věcí, která právě komunální politiky pálila. Přiznejme se, ne všichni jsme jako starosta jedné pražské část, kterému ufoni přenesou vozidla někam jinam. To si přece jen můžeme dovolit jako recesi na malých obcích, ale to není systémové řešení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vozňák, Odbor investic a místního hospodářství, ÚMOb Moravská Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "To vozidlo může být plně pojízdné, na těch příkladech, které už máme, jsou to častokrát vozidla, o kterých byste neřekli, že tam stojí takovou dlouhou dobu, majitel se o ně dostatečně nestará, nezajistil aktualizaci."</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Jiří Vozňák, Odbor investic a místního hospodářství, ÚMOb Moravská Ostrava a Přívoz: </w:t>
+        <w:t xml:space="preserve"> "To vozidlo může být plně pojízdné, na těch příkladech, které už máme, jsou to častokrát vozidla, o kterých byste neřekli, že tam stojí takovou dlouhou dobu, majitel se o ně dostatečně nestará, nezajistil aktualizaci."  Nově tedy stačí více než půl roku propadlá technická kontrola a úředníci mohou jednat.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jiří Vozňák, Odbor investic a místního hospodářství, ÚMOb Moravská Ostrava a Přívoz: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Musím říci, že si tento zákon osvojili i naši občané, častokrát nás upozorňují na takováto vozidla, upozorňovali nás i v minulosti, protože toho parkování zejména v našem centrálním obvodu je nedostatek, takže každé volné místo je dobré. Co můžu říct za sebe, tak si myslím, že to je jeden z mála počinů, který se povedl, protože to v praxi opravdu funguje. Na základě výzvy si většina majitelů odtáhne, když jim hrozí ta sankce, popřípadě my to odtáhneme, ale opravdu to funguje a ta problematika se posouvá kupředu. Nebavíme se o tom, že furt něco papírujeme a nic ti občané nevidí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tyto záběry jsme natočili na konci dubna. Moravská Ostrava a Přívoz tehdy začala budovat nové odstavné parkoviště pro případy, kdy majitelé odstavených aut výzvy neuposlechnou.</w:t>
       </w:r>
-      <w:br/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Teď už je parkoviště hotovo a úřad centrálního ostravského obvodu sem mohl nechal odtáhnout několik aut. Ta tak uvolnila místa, která dlouhodobě v centru města zabírala.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Petr Smoleň, ředitel Technických služeb Moravská Ostrava a Přívoz: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Technické služby na svých pozemcích začínají připravovat plochu, na kterou budou tyto vozidla odtahovat. Využita bude vlastně plocha bývalého odtahového parkoviště, kterou máme od roku 1997, kdy jsme provozovali odtahovou službu a v současné době je využívaná jako sklad vánočních stánků a materiálů obvodu. Bude vytvořena nová plocha."  Teď už je parkoviště hotovo a úřad centrálního ostravského obvodu sem mohl nechal odtáhnout několik aut. Ta tak uvolnila místa, která dlouhodobě v centru města zabírala.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Smoleň, ředitel Technických služeb Moravská Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To vozidlo by tady mělo být odloženo po dobu tří měsíců, kdy vlastník, pokud se k tomu autu přihlásí, musí zaplatit veškeré náklady s tím spojené, tzn. odtah a uskladnění na parkovišti. Pokud se tak nestane, tak auto bude vyvrakováno nebo půjde do dražby. Ze získaných prostředků budou uhrazeny náklady, které byly vynaloženy na odtah a uskladnění. V loňském roce bylo kolem třiceti vraků. V současné době se bavíme asi o 12 až 14 vracích, vytipovaných v obvodu, ale ve skutečnosti jich může být mnohem víc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vozňák, Odbor investic a místního hospodářství, ÚMOb Moravská Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nefunguje to pouze restriktivně. Na základě toho, když zjistíme, že vozidlo má propadlou kontrolu déle než šest měsíců, zjišťujeme majitele a posíláme mu první výzvu, aby do dvou měsíců vozidlo odstranil. Pokud tak neučiní, dáváme pokyn technickým službám, aby zajistily odtah a uskladnění na zabezpečeném parkovišti. Od té doby zároveň běží sankce za uskladnění toho vozidla. Pokud ten majitel pak chce vozidlo získat, musí zaplatit za odtah a uskladnění, veškeré prostředky a my mu to vozidlo vydáme. Pokud takto neučiní ani do půl roku, tak zákon nám umožňuje vozidlo prodat v aukci."</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">David Witosz (Piráti), 1. místostarosta obvodu Moravská Ostrava a Přívoz:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  David Witosz (Piráti), 1. místostarosta obvodu Moravská Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že některá vozidla jsme si nafotili a chtěli jsme něco odeslat a ta vozidla někdo přeparkoval někam jinam, tak asi část řidičů si to uvědomila. Já si navíc myslím, že protože mnohdy, když vidíme vozidla, v jakém jsou stavu, tak se ani nedá říct, že by to byly doslova vraky nepojízdné. Mnohdy jsou třeba starší, ale v pojízdném stavu. Někdy by se člověk divil, že takové vozidlo na tom místě někdo nechal, protože ono zarůstá a je vidět, že s ním nikdo dlouho nejel. Nějaká reakce tam je a ty, co jsme vyzvali, tak v drtivé většině zareagovali a tyto vozidla z komunikací odstranili."</w:t>
       </w:r>
-      <w:br/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Petr Smoleň, ředitel Technických služeb Moravská Ostrava a Přívoz:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jiří Vozňák, Odbor investic a místního hospodářství, ÚMOb Moravská Ostrava a Přívoz:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Už jsme samozřejmě přišli na to, že už jsou někteří majitelé, kteří zkouší některé triky, aby to obešli. Ta vozidla, když ubývají, tak jiná zase přibývají, takže je to takový, řekněme, stále se opakující se proces. Ale musím říci, že to výrazně pomůže tomu, že těch odstavených aut bude méně, než doposud."  Majitelům se likvidace auta, se kterým už neplánují jezdit, vyplatí rozhodně více než si vůz zbytečně nechat odtáhnout na odstavné parkoviště.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Petr Smoleň, ředitel Technických služeb Moravská Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V dnešní době ta likvidace není až takový problém. Člověk může kontaktovat jednu z řady firem, které se ekologickou likvidací vozidel zabývají. Oni vám vlastně zdarma to vozidlo odtáhnou a ještě vám dají poplatek za to auto v ceně šrotu. Ta částka se může pohybovat od 500 do 3000 korun, kterou ten člověk dostane. Pokud to ale člověk neudělá a hrozí mu odtah, tak vlastně to vozidlo bude na jeho náklady odtaženo, což je asi 2000 korun a uskladněno na tři měsíce, kde se může částka vyšplhat až 9000 korun, takže dohromady se může ten člověk dostat třeba i na 11.000 korun, takže je určitě lépe si to auto ekologicky zlikvidovat sám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve studiu je teď s námi starostka městského obvodu Moravská Ostrava a Přívoz a také poslankyně parlamentu ČR Zuzana Ožanová. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -494,63 +568,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Starostka a poslankyně Parlamentu České republiky Zuzana Ožanová, díky za Váš čas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Ožanová, starostka městského obvodu Moravská Ostrava a Přívoz (ANO): </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Já děkuji za pozvání do studia, pěkný den a na shledanou</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
+        <w:t xml:space="preserve">Já děkuji za pozvání do studia, pěkný den a na shledanou  Tolik z pořadu Chytrý region. Díky, že jste nás sledovali a na viděnou příště.  Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -619,93 +681,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/chytry-region/chytry-region-24-06-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>