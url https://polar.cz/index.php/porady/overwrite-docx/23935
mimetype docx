--- v0 (2026-02-26)
+++ v1 (2026-07-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.7.2021, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den. Dnes jsme pro vás připravili speciální vydání bezpečnostního Magazínu televize Polar 112. Po několika měsících byly ukončeny pravidelné schůzky krizového štábu Moravskoslezského kraje. Situace kolem pandemie se natolik uklidnila, že už není potřeba tak častých porad. Proto si teď poslechněte bilanci za uplynulé období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman Moravskoslezského kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -203,93 +318,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-01-07-2021-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>