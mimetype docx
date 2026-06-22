--- v0 (2026-02-10)
+++ v1 (2026-06-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.7.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravská zoologická zahrada oslaví letos na podzim sedmdesát let od založení. V průběhu celého roku tak pro návštěvníky připravuje nejrůznější akce, které mapují průřez historií. Zvolila také příznačné motto, které vystihuje letošní rok od hornického parku po uznávanou ochranářskou organizaci. Ve studiu vítám ředitele této instituce Jiřího Nováka. Dobrý den vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Novák, ředitel, Zoologická zahrada a botanický park Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -315,93 +430,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-14-07-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>