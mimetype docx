--- v0 (2026-02-27)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.7.2021, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola Butovická rozšiřuje šatny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci ze Základní školy Butovická budou mít od 1. září nové šatny. Ty původní už nestačily. Práce jsou v plném proudu. Město za nové kóje a rekonstrukci místnosti zaplatí půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,102 +326,87 @@
         <w:rPr/>
         <w:t xml:space="preserve">Společně s lektory si děti vyzkoušely nejrůznější  pokusy a kouzla. První den děti vyrobily plastelínu a z ní pak figurky.  Druhý den se vrhly na výrobu másla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Svobodová, lektorka kurzu:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dnes jsme si vyrobili chia pudink, potom  jsme zkoušeli vyrobit máslo, ale to se nám moc nepovedlo, tak máme alespoň  šlehačku. Stačila malá láhev, do které jsme dali tučnou šlehačku, přidali jsme  malou fazolku, aby to sloužilo jako mechanický šlehač, a pomocí dětských  ručiček jsme se dopracovali ke kýženému výsledku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Do láhve se dá smetana a pak se třepe. Dělali jsme s plastelínou  a taky pudink“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dneska jsme dělali máslo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Líbí se nám to moc, byla jsem tu už minulý rok.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Mě se to moc líbí, minulý rok jsem tu nebyla, ale pokusy jsou super.  Včera mě bavilo dělání plastelíny.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dneska jsme dělali pudink a teď děláme máslo. Je to tu dobrý.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aranka Horváthová, ředitelka ZŠ Butovická:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
@@ -417,93 +517,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-16-07-2021-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>