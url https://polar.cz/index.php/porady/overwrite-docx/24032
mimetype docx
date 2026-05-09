--- v0 (2026-02-21)
+++ v1 (2026-05-09)
@@ -1,102 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.7.2021, 19:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Horní Suché</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolek Tulipán uspořádal prázdninovou párty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odpolední prázdninovou párty se spolkem Tulipán si užily děti i dospělí. V amfiteátru se na pódiu vystřídaly různé soubory, ať už taneční Velká náruč, což je spolek z Horní Suché, v krojích se předvedl také soubor Suszanie, nechybělo balónkové vystoupení, přijel i Jan Bendig a pozvána byla i kapela Gipsy Mucha.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Sadok, spolek Tulipán:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to naše první akce, kterou děláme ve spolupráci s obcí. Obec nás finančně podpořila, pomohla nám to zorganizovat. Tato akce už měla být minulý rok. Tím, že jsme už měli nasmlouvané nějaké umělce, tak jsme to přesunuli na letošní rok. Za měsíc, když pustili všechna opatření post covidová, tak se nám podařilo uspořádat tuto akci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My budeme vystupovat se Šmouly a s cikánským tancem, pak moderní tanec.”</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jde nám to dobře, nacvičovali jsme to chvilku a jde nám to dobře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
@@ -213,93 +340,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/miniexpres-horni-suche/miniexpres-horni-suche-16-07-2021-19-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>