--- v0 (2026-03-04)
+++ v1 (2026-07-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.7.2021, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pouťové slavnosti proběhnou, v režii obce je ohňostroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak jsme Vás už minule informovali, na parkoviště v centru Stonavy již dorazily kolotoče, avšak tradiční obecní pouť zasvěcená patronce zdejšího katolického kostela sv. Maří Magdaléně ve Stonavě ani letos oficiálně neproběhne. Organizaci poutních slavností převzali na svá bedra majitelé zábavních atrakcí a gastronomická společnost. Tradiční nedělní ohňostroj, ale bude.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -592,93 +707,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/stonavsky-expres/stonavsky-expres-21-07-2021-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>