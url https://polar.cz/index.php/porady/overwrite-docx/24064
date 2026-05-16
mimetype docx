--- v0 (2026-02-24)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, vítejte u dalšího vydání magazínu TV Polar Energie a kraj. Začneme transformací MS kraje směrem od uhlí k jiným zdrojům, představíme si plán Evropské unie rozšířit emisní povolenky i na lodní dopravu a nakonec se podíváme na hospodářské výsledky společnosti OKD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Evropská komise slíbila MS kraji pomoc při transformaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hejtman Ivo Vondrák představil ministrům Karlu Havlíčkovi a Richardu Brabcovi a také výkonnému místopředsedovi Evropské komise Fransi Timmermansovi plán transformace Moravskoslezského kraje, a to na půdě centra IT4Innovations v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -119,54 +234,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Brabec (ANO), ministr životního prostředí ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Všichni pohnutě sledujeme to, co se děje v Německu, stejně jako jsme v šoku a s pohnutím sledovali před několika týdny to, co se dělo na jižní Moravě. Stejně tak jako v šoku sledujeme teploty, které před několika týdny v Kanadě dosáhly +50°C a na Sibiři +40°C. Ubývá lidí, kteří si myslí, že se toto děje náhodou. Neděje a já jsem přesvědčen, že opravdu klimatická změna, globální oteplování, to jsou všechno projevy, extremizace počasí, které se stanou normálem a my se na to musíme připravit. Nemůžeme ale jen tak rezignovat a říct, že jediné, co můžeme dělat, je se jen adaptovat, i když to je velmi důležité. Ale jsme tady proto, abychom se bavili o tom, a já jsem velmi rád, že pan místopředseda Evropské komise Timmerman se jako do první země přijel právě do České republiky po ohlášení balíku, je to opravdu balík mnoha významných změn, podívat.  Připravit takhle provázanou naprostou revoluci v ekologické nebo environmentální legislativě, týká se to všech oblastí ekonomiky, je složité a velmi náročné, ale ještě daleko náročnější je získat pro ty změny společnost, aby to neprohloubilo energetickou chudobu, aby to bylo sociálně únosné a aby to respektovalo specifické pozice zemí, protože Česká republika má úplně jinou pozici, než má Dánsko nebo Německo.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj má z Evropské unie získat pro svou transformaci 18,9 miliard korun. Strategické projekty už jsou schváleny, je jich celkem 13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">EK chce rozšířit emisní povolenky i na lodní dopravu</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Evropská komise navrhuje rozšířit na lodní dopravu svůj systém obchodování s emisemi. Plán by však mohl v nejhorším okamžiku pro globální ekonomiku vyvolat obchodní napětí a úsilí o řešení klimatické krize naopak zpomalit.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Evropská komise navrhuje rozšířit na lodní dopravu svůj systém obchodování s emisemi. Plán by však mohl v nejhorším okamžiku pro globální ekonomiku vyvolat obchodní napětí a úsilí o řešení klimatické krize naopak zpomalit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poplatky za emise mají být zavedeny jako jedno z opatření, která mají zaplatit obnovu evropské ekonomiky a podpořit „zelené zotavení z krize“. Podle informací z Bruselu Evropská unie plánuje utratit až 30 procent svého fondu na obnovu v hodnotě 750 miliard eur za projekty související se změnou klimatu. Snahou je, aby se právě Evropa stala prvním uhlíkově neutrálním kontinentem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Navrhovaná daň z lodní dopravy však čelí tvrdému odporu tohoto odvětví. Loďaři tvrdí, že by oslabila úsilí o řešení klimatických změn na celosvětové úrovni a navíc by pravděpodobně vyvolala nevraživost vůči zemím mimo EU. To by mimo jiné zvýšilo pravděpodobnost nových obchodních sporů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Systém poplatků z emisí (ETS) již omezuje emise skleníkových plynů z více než 11 000 evropských elektrárenských a výrobních závodů. Týká se také interních letů v EU a přibližně 500 leteckých společností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -371,93 +485,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/energie-a-kraj/energie-a-kraj-22-07-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>