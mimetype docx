--- v0 (2026-02-25)
+++ v1 (2026-05-25)
@@ -1,58 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.7.2021, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Začíná pořad Dopravní revue, jsme tady s tématy z dopravy v našem regionu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Probíhá rekonstrukce mostu přes Odru v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před několika dny začala oprava mostů přes Odru na Opavské ulici v Ostravě. Jde o kompletní rekonstrukci dalšího úseku silnice a mostů, který navazuje na Svinovské mosty. Provoz byl v obou směrech sveden do jednoho jízdního pruhu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -80,60 +194,58 @@
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Budou odstraněny živičné vrstvy a izolace, pryč půjde i mostní zábradlí a mosty dostanou vše nové. Také budou opraveny mostní římsy a mostní závěry. Celá ocelová konstrukce i spodní betonová konstrukce mostů bude otryskána a následně opatřena vhodnou ochranou. Ocel dostane protikorozní vrstvu, beton nové sanační omítky. Součástí rekonstrukce bude i repase ložisek a oprava veřejného osvětlení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Více než roční rekonstrukce bude stát téměř 72 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“85 procent bude financováno z evropských fondů, takže i proto jsme k té opravě přistoupili, protože z větší části to bude financovat Evropa.”</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Dokončuje se severní obchvat Opavy</w:t>
+        <w:t xml:space="preserve">“85 procent bude financováno z evropských fondů, takže i proto jsme k té opravě přistoupili, protože z větší části to bude financovat Evropa.” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dokončuje se severní obchvat Opavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce na obchvatu Opavy postupují. Dělníci nyní pracují na realizaci západní části severního obchvatu, který naváže na před dvěma lety dokončenou část východní. Nový úsek bude hotový v roce 2023 a umožní průjezd od Ostravy směrem na Bruntálsko a naopak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pomalými krůčky postupuje Opava cestou za obchvatem, o který usiluje víc jak dvacet let. Kupředu stavbu sune i sdružení obcí, které pomáhá státu s přípravou výstavby chybějících dopravních tepen v regionu. Vloni otevřený 1,6 km dlouhý úsek obchvatu zatím odklání dopravu z města jen částečně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Jedlička, náměstek primátora Opavy: </w:t>
       </w:r>
@@ -166,60 +278,58 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební práce na zhruba pěti kilometrovém úseku, které budou stát necelou miliardu korun, začaly vloni v říjnu. Ještě předtím zkoumali místa, kudy dopravní stavba povede, archeologové. Cenné nálezy zaznamenali ve Vávrovicích, kde našli zlaté a broznové šperky z doby kolem roku 3000 před naším letopočtem. Úspěšní byli nyní i v Kateřinkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Papáková, Archeologický ústav AV ČR, pracoviště Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tady nás to trochu překvapilo, protože je to tady velmi nízko a v tomto případě jsme archeologické nálezy neočekávali. Na jaře většinou bývají záplavy, voda se tady drží. Takže toto bylo překvapení, te jsme zde našli archeologické nálezy z doby bronzové.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K úplnému dokončení obchvatu Opavy ale stále ještě chybí trasy, které by odvedly provoz z města v jižní a jihozápadní části, ve směru na Fulnek a dálnici.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Část obchvatu ve F-M museli vybourat a postaví se znovu</w:t>
+        <w:t xml:space="preserve">K úplnému dokončení obchvatu Opavy ale stále ještě chybí trasy, které by odvedly provoz z města v jižní a jihozápadní části, ve směru na Fulnek a dálnici. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Část obchvatu ve F-M museli vybourat a postaví se znovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Frýdku-Místku museli rozbít část nově budované dálnice. Stavitel totiž vystavěl úsek novým způsobem a použil jiné materiály. Důvodem byl současný nedostatek stavebních materiálů. Ředitelství silnic a dálnic s tím ale nesouhlasilo a nařídilo úsek vybourat a postavit znovu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velké diskuze vyvolalo v minulých týdnech bourání nově vystavěné dálnice. Řidiči projíždějící kolem obchvatu Frýdku-Místku viděli stavbaře, jak rozbíjejí zhruba 200 metrů položeného betonu. Jak se ukázalo, důvodem bylo, že šlo o zkušební pokládku, která vzešla z jiné technologie výroby a materiálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
@@ -306,58 +416,56 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Rekonstrukce vozovky v délce cca 2,4 km je dokončena. Stavbaři od března provedli opravy provozních škod formovaných léta zátěží osmi tisíc automobilů všech kategorií denně. Nový povrch umožní plynulejší průjezd dopravy, nesporným přínosem je také zvýšení bezpečnosti silničního provozu. Cena opravy se vyšplhala asi na cca 35,7 milionu Kč bez DPH a časově se podařilo dodržet domluvený předpoklad časového termínu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K úplnému dokončení prací schází jen vodorovné značení. Pracovníkům však dělají problémy řidiči, kteří projíždějí uzavřeným úsekem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Neukáznění řidiči komplikovali průběh prací po celou dobu. Za porušení zákazu vjezdu jim často dávali pokuty policisté.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Radar v NJ střídavě “hlídkuje” na Revoluční a Palackého</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Radar v NJ střídavě “hlídkuje” na Revoluční a Palackého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopravní situaci v Novém Jičíně zklidňuje druhým rokem měření rychlosti vozidel radarem. Dalším zásahem do pohybu automobilů, respektive i do jejich odstavování, bude nový parkovací systém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radar v Novém Jičíně měří střídavě rychlost vozidel na dvou místech, na ulici Revoluční a od letošního jara i na Palackého.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Rýdel, ředitel MP Nový Jičín: </w:t>
       </w:r>
@@ -369,57 +477,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během měsíce a půl zaznamenal radar na Palackého ulici přes 1 500 přestupků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Rýdel, ředitel MP Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Byl jsem celkem nemile překvapen, v průměru to vycházelo přes třicet přestupků denně, většinou to bylo porušení pravidel do těch dvaceti kilometrů v hodině. Ale zaznamenali jsme i excesy, kdy jedna z těch největších překročení rychlostí byla až 115 kilometrů v hodině ve městě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejvyšší počet spáchaných přestupků je obvykle v prvních 14 dnech po přemístění radaru. Pak se počet hříšníků stabilizuje. Nejnižší pokuta je 600 korun. Ovšem úplná novinka čeká motoristy pravděpodobně naostro od měsíce srpna, kdy začne ve městě fungovat nový moderní systém parkovacích automatů a částečně i nový režim. Městská policie bude přestupky v parkování zjišťovat a řešit prostřednictvím mobilní aplikace.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Tolik z dopravních témat, na viděnou příště.</w:t>
+        <w:t xml:space="preserve">Nejvyšší počet spáchaných přestupků je obvykle v prvních 14 dnech po přemístění radaru. Pak se počet hříšníků stabilizuje. Nejnižší pokuta je 600 korun. Ovšem úplná novinka čeká motoristy pravděpodobně naostro od měsíce srpna, kdy začne ve městě fungovat nový moderní systém parkovacích automatů a částečně i nový režim. Městská policie bude přestupky v parkování zjišťovat a řešit prostřednictvím mobilní aplikace.  Tolik z dopravních témat, na viděnou příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -495,93 +597,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-28-07-2021-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>