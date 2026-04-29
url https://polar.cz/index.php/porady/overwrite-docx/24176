--- v0 (2026-02-22)
+++ v1 (2026-04-29)
@@ -1,183 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.8.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Hukvaldech zněla o víkendu dobová hudba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V předsunutém hradním opevnění zvaném motta se o víkendu odvíjel hudební program Hukvaldský hukot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Hrabovská, kastelánka hradu Hukvaldy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska na hradě Hukvaldy máme takový minihudební festiválek dobové a orientální hudby s příznivým názvem Hukvaldský hukot. Opravdu je to dneska hukot. Máme tady denní projekci tří skupin - skupina dobové hudby Devětsil, skupina dobové hudby Subulcus a duo Alan Grezl a Pavel Nowak. V průběhu celého dne se střídají na pódiu v mottě, takže návštěvníci nepřijdou o nic i když si budou si chtít projít hrad a podívat se na instalované výstavy a další interaktivní prvky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alan Grezl: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Převážně hrajeme flamenco, to je vlastně španělský folklor, kytara kachon. To je vlastně to hlavní, co děláme. A tady kolega Palo se soustředí hodně na africkou muziku, západoafrickou hudbu na djembe a podobné nástroje. To je takové to hlavní.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Historii hradu Hukvaldy si lidé mohou připomenout prostřednictvím zfilmovaného příběhu o hledání nového hradního pána.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Hrabovská, kastelánka hradu Hukvaldy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Cílem celého projektu bylo primárně nahradit kulturně-společenské akce, které byly vlivem covidu o letošním jaře zrušené a věřím, že návštěvníkům se tento počin bude líbit a odmění nás alespoň virtuální potleskem. Reakce na Hukvaldský trůn jsou víceméně pozitivní. Návštěvníci jej hodnotí velice dobře. Líbí se jim, že jsme měli snahu se nějakým způsobem zapojit i v době, kdy nebylo možné pořádat veřejné akce a hodnotí to velice pozitivně.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nadšenci na Hukvaldech nezahálejí a už teď připravují pokračování příběhu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Herec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Potom, co jsme natočili Hukvaldský trůn, tak rádi bychom právě s mým kamarádem kolegou Petrem Lezem a samozřejmě tady s paní kastelánkou natočili další pokračování tohoto filmu. Ještě nemohu prozradit některé detaily, nicméně rádi bychom, aby jsme zabředli do historie a do legend a bájí, které se točí právě kolem Hukvald a které se týkají okolních vesnic. Takže máme plán a možná už na podzim začneme natáčet první části, ale nemohu prozradit, jsem vázaný tajemstvím.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslední vzdor připomenul dobývání Sovince Švédy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Celkem třikrát vpadla ke konci třicetileté války švédská vojska na Moravu. Dobyla Olomouc, vyplenila Kroměříž, Brno se jim ovšem dobýt nepodařilo. Soustředila proto své síly na hrad Sovinec. Událostem té doby a poctě statečným obráncům hradu byla věnována akce Poslední vzdor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ivana Vlachová, průvodkyně: „Švédové měli tehdy na 8 tisíc vojáků, měli k dispozici 82 děl a vedl je jeden z nejlepších vojevůdců té doby Torstenson a obránců bylo tehdy pouze několik set, i přesto se bránili po 21 dní a poté tedy kapitulovali. Poté byl tehdy hrad v majetku Švédů až do roku 1650, kdy se vrací zpátky do rukou Řádu německých rytířů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Sovinec se sjelo několik šermířských a mušketýrských skupin, aby rekonstruovali dobývání hradu a předvedli své umění.</w:t>
       </w:r>
     </w:p>
@@ -367,93 +476,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/kulturni-okenko/kulturni-okenko-09-08-2021-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>