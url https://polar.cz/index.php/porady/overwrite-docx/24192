--- v0 (2026-02-15)
+++ v1 (2026-06-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.8.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On-line nákupy zažívají rozmach, jsou pohodlné a s minimálním kontaktem s dalšími lidmi. Navíc jsou téměř vždy levnější. Jaké nástrahy čekají na internetu pro kupující, ale zejména jak řešit vyvstalé problémy, to už se dozvíte od Marcely Reichlové ze Sdružení obrany spotřebitelů Moravy a Slezska. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Reichelová, předsedkyně SOS Moravy a Slezska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -343,93 +458,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-11-08-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>