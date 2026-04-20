--- v0 (2026-02-21)
+++ v1 (2026-04-20)
@@ -1,204 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.8.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Desítky letadel z celé Evropy na Razová Fest voda-vzduch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Francie, Německo, Rakousko, Švýcarsko, Polsko – tady všude létají ultralighty české výroby. Na 3. ročník festivalu voda-vzduch se do Razovské zátoky na Slezské Hartě slétli piloti z celé Evropy, aby se pochlubili svými letadly a poznali krajinu podhůří Jeseníků. Čekal je bohatý program včetně plavby lodí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Desítky letadel, vrtulníky a vírníky – to vše bylo k vidění, osahání a pro ty odvážnější i k výletu do výšek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vahalík, ředitel festivalu, výrobce letadel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ukazuji vůbec lidem z ciziny Razovou. Přiletělo tady 10 letadel z Rakouska, 5 letadel ze Švýcarska, přiletělo asi 8 letadel z Německa, z Polska, z České republiky, bylo tady asi nějakých 60 letadel a myslím si, že všichni byli nadšení nad tou přírodou a nad tím, co vůbec tady pro lidi děláme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilja Gontcharov, pilot, Francie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přiletěl jsem jako člen letecké skupiny z Francie a také představit své báječné letadlo. Moc děkuji za pozvání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Axel, Německo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Moc se mi líbí tato krajina, jsou tady báječné scenérie. Jsem z Německa.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Festivalu se účastnili i výrobci letadel, mimo jiné i legenda české letecké akrobacie Radka Máchová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Máchová, letecká akrobatka, vedoucí akrobatické skupiny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak já jsem sem přiletěla hrozně ráda, protože tady je slet ultralightů a speciálně značky DW Skylarky. Já mám Infinity, což je DW2, což je další vývojový typ nad Skylarkem. Já mám tady v programu, protože mám spoustu zážitků z letectví, protože lítám i taková malá letadla jako historické repliky a bývala jsem lídr akrobatické skupiny a protože ta letecká veřejnost ráda poslouchá a ráda se dívá na takově věci, takové besedy nějaké, povídání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sebastián Šeminský, výrobce letadel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já to vyrábím osobně od roku 2015, možná nějakých 20 už jsem asi postavil. Teď máme nově Francii, Německo, vlastně celá Evropa plus Spojené státy, Jižní Amerika taky.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V bohatém programu pro účastníky i zahraniční piloty nechyběl ani výlet elektrolodí Harta, samozřejmě sledovaný i letadly.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Jedlovská, pořadatelka, Yacht klub Razová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pro piloty je program plavba elektrolodí Harta, potom budeme mít přednášku letecké legendy Radky Máchové, která létala akrobacii Flight Bulls, potom máme volnou zábavu, máme tady pozvanou hudební skupinu, Elvise Revival.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Stylovým vyvrcholením festivalu byl přílet vrtulníkem krnovského Elvise Presleyho, který vystoupil přímo na letišti. Celý festival zakončil i tradiční ohňostroj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -217,269 +290,185 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslední vzdor připomenul dobývání Sovince Švédy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tématem další reportáže je Poslední vzdor. Akce na hradě Sovinci, motivovaná dobýváním hradu Švédy. Celkem třikrát vpadla ke konci třicetileté války švédská vojska na Moravu. Dobyla Olomouc, vyplenila Kroměříž, Brno se jim ovšem dobýt nepodařilo. Soustředila proto své síly na hrad Sovinec. Událostem té doby a poctě statečným obráncům hradu byla věnována akce Poslední vzdor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Obránci Sovince tehdy odolávali obrovské přesile švédských vojsk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Vlachová, průvodkyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Švédové měli tehdy na 8 tisíc vojáků, měli k dispozici 82 děl a vedl je jeden z nejlepších vojevůdců té doby Torstenson. Obránců bylo tehdy pouze několik set, i přesto se bránili po 21 dní a poté tedy kapitulovali. Poté byl tehdy hrad v majetku Švédů až do roku 1650, kdy se vrací zpátky do rukou Řádu německých rytířů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na Sovinec se sjelo několik šermířských a mušketýrských skupin, aby rekonstruovali dobývání hradu a předvedli své umění.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán Sovince: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Během celého dne tady vystoupí různé šermířské skupiny, ať už je to Memento Mori, skupina Taurus z Brna, mušketýrská jednotka Salva Guardia z Olomouce, máme zde také německou mušketýrskou jednotku Bernauer Briganten.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bernd Eccarius, mušketýrská skupina Bernauer Briganten (N): </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jmenuji se Bernd Eccarius, jsme z Bernau u Berlína a přijeli jsme na pozvání kamarádů ze skupiny Freie Fechter, abychom se zúčastnili vaší bitvy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Jurčeka, skupina Memento Mori: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme šermířská a divadelní společnost Memento Mori z Uherského Ostrohu, fungujeme od roku 1992, příští rok slavíme třicítku. Věnujeme se historii od antiky až po napoleoniku, ale to už jenom okrajově, to gró je gotika a třicetiletá válka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán Sovince: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V tomto roce se nám zde objevil skutečný generál Torstenson a představuje ho pan Tomáš Vágner. Zde na hradě ho díky jeho bohatému kostýmu nelze přeslechnout ani přehlédnout.“    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thomas von Graz, představitel Lennarta Torstensona: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ztvárňuji švédského vrchního velitele generála Torstensona, který po neúspěšném dobývání Brna roku 1643 rozhodl dobýt hrad Sovinec.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Návštěvníci akce byli svědky pestrého programu s divadelními vystoupeními, kláním šermířů i střelbou mušketýrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci Sovince: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My tady jezdíme pravidelně a nejvíc se mi líbí ty bitvy, jak se šermujou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Nejvíc se mi líbí, že tu lidi chodí oblečení v těch starých oblecích a že to tu vypadá jak ve středověku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Je to tady krásný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jezdíme tu často, takže mě se tu líbí hodně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„My jsme z Bruntálu a líbí se nám tady moc.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme z Jižních Šumic a líbí se nám tady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dění na hradě Sovinci bude pokračovat o v dalších víkendech, hned ten příští bude věnován Hodokvasu rytíře Kobylky.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -491,143 +480,108 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">8. ročník automobilového závodu Vrbenský vrch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Již poosmé se do Vrbna pod Pradědem sjeli špičkoví automobiloví závodníci na závod Vrbenský vrch. Ten se do podhůří Jeseníků opět vrátil po roční pauze, způsobené covidovou pandemií. Na start se postavilo na 90 silných automobilů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Silnice z Vrbna do Andělské Hory byla uzavřena po celý víkend. V pátek se konaly tréninky, v sobotu a v neděli dva závody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kopinec (ANO), starosta Vrbna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme rádi, že se tady takové závody jedou. Je to po malé odmlce, kvůli covidu jsme museli posunout termín závodu, ale vydařilo se počasí. Včera nádherně, dneska trošičku sprchlo, ale doufejme, že se to všechno dojede v bezpečí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Kopincová, Miss World Czech Republic 2020: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem se přijela hlavně podívat a nasát atmosféru, protože jsem se moc těšila. Minulý rok to nebylo a já jsem tady nebyla už delší dobu. Mám to ráda tak nějak odmalička, tatínek mě k tomu vždycky vedl. Jsem šťastná, že se i u nás děje nějaká akce takových rozměrů. Já si to hlavně užívám. Mám auto, jezdím, vesměs jsem docela aktivní řidič. Je to teda zejména proto, že musím, ale řídím docela ráda. Ne vždy tomu tak ovšem bylo. Odmalička jsme jezdili na čtyřkolkách, na buggyně, takže mě to tak nějak provází už odjakživa.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hetjmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vrbenský vrch už je závod historický, který se tady jel už více jak osmkrát. Já si myslím, že má svoji nemístnou součást tady u nás ve Vrbně, kdy přiláká nejenom motoristické fanoušky, ale také celou řadu turistů, kteří se přijedou podívat na krásná auta, která závodí tady do tohoto vrchu. Můžou tady vidět od formulí přes jaguáry, až samozřejmě po embéčka, která tady jsou přebudovaná a jezdí velkou rychlostí. Jezdím autem i motorkou a čím silnější, tím lepší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nestálé srpnové podnebí nakonec organizátorům přálo, závod se jel za slunečného počasí. Drobnou komplikací byl pouze noční sobotní déšť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Gänsdorfer, promotér seriálu a ředitel závodů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Závody probíhaly v sobotu perfektně, žádný problém nebyl. Bohužel dneska přes noc zapršelo, ráno pršelo a z nedělního závodu už bohužel museli dva jezdci odstoupit kvůli havárii, ale všechno dopadlo dobře. Co se týká Vrbna pod Pradědem, tak je to pátý podnik celého seriálu, který je vypsán na osm podniků. Jede se v celé České republice, ale jsou to mezinárodní mistrovství závodů automobilů do vrchu pro celou Střední Evropu Maverick Hill Climb Czech 2021.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Pleva, závodník a hlavní pořadatel závodu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím si, že závod se nám povedl. Jezdci tady byli opravdu kvalitní a musím říct, že se nestaly žádné větší havárie a podobně, takže určitě jsme spokojeni. Mě se jelo dobře. Až dneska na tu neděli, kdy nám tady trošku zapršelo, ale člověk se s tím musí vždycky poprat. Na vítězství je tady několik adeptů, ale myslím si, že úplně tím největším je David Komárek.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tip Martina Plevy nakonec vyšel. Český reprezentant David Komárek zvítězil v nedělním závodě. V sobotu měl více štěstí a vítězství strhl na svou stranu rakouský závodník Ferdinand Madrian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -724,93 +678,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/jesenicky-expres/jesenicky-expres-13-08-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>