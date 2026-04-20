--- v0 (2026-02-22)
+++ v1 (2026-04-20)
@@ -1,89 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.8.2021, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mariánskohorský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Historická budova na Klicperově ulici prochází rekonstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Mariánských Horách a Hulvákách prochází kompletní rekonstrukcí historická budova na Klicperově ulici, kterou radnice získala od MS kraje. Po jejím dokončení bude sloužit dětem. Vzniká tady detašované pracoviště ZŠ Gen. Janka. To vše díky dotacím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Pagáčová (KDU-ČSL), místostarostka MOb Ostrava-Mariánské Hory a Hulváky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V roce 2020 se nám podařilo získat finance ze tří dotačních programů EU, které pokryly zhruba polovinu nákladů na celkovou rekonstrukci. Zbytek financí poskytlo Statutární město Ostrava a naše vlastní prostředky.”</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V budově se měnily i krovy, které byly napadeny dřevomorkou, a také okna. Už je i kompletně odizolovaná a momentálně se dokončují rozvody elektřiny a vnitřní úpravy. Nově bude mít i výtah a bude tak bezbariérová a v podkroví 3 odborné učebny, které kompletně hradil IROP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Fehérová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ředitelka ZŠ Ostrava-Mariánské Hory, Gen. Janka: </w:t>
       </w:r>
       <w:r>
@@ -193,93 +305,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/marianskohorsky-miniexpres/marianskohorsky-miniexpres-26-08-2021-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>