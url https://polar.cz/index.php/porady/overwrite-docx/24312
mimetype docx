--- v0 (2026-02-22)
+++ v1 (2026-04-25)
@@ -1,234 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Rekonstrukci budovy chráněného bydlení NaNovo v Sedlnicích si prioritně vynutila vysoká vlhkost suterénu. Když už bylo rozhodnuto o stavebním zásahu, rozšířila projekt přístavba. Jsou v ní pokoje, které od července obsadili dva noví klienti s mentálním postižením.</w:t>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.8.2021, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dobrý den, začíná pořad Léta běží - i dnes pro vás máme témata ze sociální oblasti Moravskoslezského kraje.  Nejprve pozvánka na tři akce, které proběhnou pod záštitou náměstka hejtmana pro sociální oblast Jiřího Navrátila. 5. září začnou na Hradě Sovinec Dny rodin 2021. Začátek je ve 13 hodin. Rodiny s dětmi mají vstupné zdarma. Akce pak pokračuje o týden později 12. září na zámku ve Frýdku-Místku a svou poslední zastávku bude mít 19. září na zámku v Kuníně.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Domov v Sedlnicích se otevřel dalším lidem s postižením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chráněné bydlení v Sedlnicích na Novojičínsku je po částečné rekonstrukci. Díky přístavbě se zvýšila i kapacita tohoto zařízení pro lidi s mentálním postižením. Noví klienti se mohli nastěhovat do jednolůžkových pokojů.  Rekonstrukci budovy chráněného bydlení NaNovo v Sedlnicích si prioritně vynutila vysoká vlhkost suterénu. Když už bylo rozhodnuto o stavebním zásahu, rozšířila projekt přístavba. Jsou v ní pokoje, které od července obsadili dva noví klienti s mentálním postižením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Spurný, ředitel organizace Domov NaNovo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Součástí té přístavby bylo i první nadzemní podlaží, kde vznikly i dva jednolůžkové pokoje a sociální zázemí. Tím se rozšířil ten stávající byt pro tři klienty na bydlení pro pět lidí. To, že mají jednolůžkové pokoje, to je pro nás už standard.”</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Kapacita zařízení se tak zvýšila z 10 na 12 klientů. V přístavbě získal nové zázemí i personál domova. Chráněné bydlení v Sedlnicích vzniklo v roce 2013 v návaznosti na transformační proces sociálního zařízení v Zámku Nová Horka, kde žilo sto žen s mentálním postižením.</w:t>
+        <w:t xml:space="preserve">“Součástí té přístavby bylo i první nadzemní podlaží, kde vznikly i dva jednolůžkové pokoje a sociální zázemí. Tím se rozšířil ten stávající byt pro tři klienty na bydlení pro pět lidí. To, že mají jednolůžkové pokoje, to je pro nás už standard.” Kapacita zařízení se tak zvýšila z 10 na 12 klientů. V přístavbě získal nové zázemí i personál domova. Chráněné bydlení v Sedlnicích vzniklo v roce 2013 v návaznosti na transformační proces sociálního zařízení v Zámku Nová Horka, kde žilo sto žen s mentálním postižením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje pro sociální oblast:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “My jsme se rozhodli, že tito lidé si zaslouží přirozené prostředí a bydlení v normálním domě, jako každý jiný člověk, samozřejmě s nějakou podporou našich zaměstnanců sociálních pracovníků.”</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Lada Dobrovolná, mluvčí, Magistrát města Opavy: „Senior taxi mohou využívat klienti nad 70 let a držitelé průkazu ZTP. A to k cestám k lékaři, na rehabilitaci, na úřad, do knihovny a podobně.“</w:t>
+        <w:t xml:space="preserve"> “My jsme se rozhodli, že tito lidé si zaslouží přirozené prostředí a bydlení v normálním domě, jako každý jiný člověk, samozřejmě s nějakou podporou našich zaměstnanců sociálních pracovníků.” Stavební úpravy stály téměř 2,8 milionu korun, většinu uhradil Moravskoslezský kraj, zhruba 800 tisíc přidala jeho příspěvková organizace Domov NaNovo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Senior taxi nově v městských částech Opavy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Od loňského září mohou starší či hendikepovaní občané Opavy využívat Senior taxi. Za zvýhodněnou cenu je automobil dopraví k lékaři či na úřad. Teď se tato služba rozšíří také do osmi městských částí. Lada Dobrovolná, mluvčí, Magistrát města Opavy: „Senior taxi mohou využívat klienti nad 70 let a držitelé průkazu ZTP. A to k cestám k lékaři, na rehabilitaci, na úřad, do knihovny a podobně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">klientka Senior taxi Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Službu využívám každý den, je to velká pomoc.“</w:t>
       </w:r>
-      <w:br/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Zavzpomínat na dětství, připomenout si dřívější zvyky nebo znovu po letech cítit pod rukama ovčí vlnu - to jsou zážitky, které prožili senioři z novojičínského denního stacionáře Domovinka na statku Bludička, kam se vydali na celodenní výlet.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Senioři z Nového Jičína se na statku cítili zase jako doma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zemědělství nejen jako produkce potravin, ale také jako naplnění sociálních potřeb společnosti. Na farmě Bludička u Nového Jičína zkouší nový pilotní projekt. Jeden den tam prožilo několik seniorů z denního stacionáře Domovinka.  Zavzpomínat na dětství, připomenout si dřívější zvyky nebo znovu po letech cítit pod rukama ovčí vlnu - to jsou zážitky, které prožili senioři z novojičínského denního stacionáře Domovinka na statku Bludička, kam se vydali na celodenní výlet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">klienti denního stacionáře Domovinka:</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">“Je mi tu velice dobře.”</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Je tu krásně, mi se tu líbí, to je jako u nás doma.” “Je mi tu velice dobře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Venkovský statek Bludička, který se nachází v novojičínské místní části Bludovice, spolupracuje se sociální organizací města na pilotních programech pro seniory s prvky venkova už delší dobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Žitníková, Občanské sdružení Bludička:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Často se starali o zvířata, dělali těžkou práci na polích a na statcích, takže my se je snažíme do toho dětství vrátit, ale už je nenutíme pracovat, ale snažíme se jim ten den zpříjemnit kontaktem se zvířaty.”</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Akce Deafember otevírá svět sluchově postižených, host: Alena Hegerová</w:t>
+        <w:t xml:space="preserve"> “Často se starali o zvířata, dělali těžkou práci na polích a na statcích, takže my se je snažíme do toho dětství vrátit, ale už je nenutíme pracovat, ale snažíme se jim ten den zpříjemnit kontaktem se zvířaty.” Už dříve se senioři z Domovinky díky Bludičce těšili přímo ve svém zařízení z návštěvy oslíka Karlíka a letošní rok by mohli ukončit Betlémskou stájí.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Akce Deafember otevírá svět sluchově postižených, host: Alena Hegerová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozvání do pořadu Léta běží přijala Alena Hegerová z organizace Tichý svět, dobrý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Hegerová, vedoucí konzultant pobočky organizace Tichý svět v MSK: </w:t>
       </w:r>
@@ -527,57 +590,51 @@
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve studiu pořadu Léta běží s námi byla Alena Hegerová. Děkuju za váš čas a díky, že jste přišla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Hegerová, vedoucí konzultant pobočky organizace Tichý svět v MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuju moc za pozvání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tolik z dnešních témat pořadu Léta běží, na viděnou příště.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
+        <w:t xml:space="preserve">Tolik z dnešních témat pořadu Léta běží, na viděnou příště.  Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -611,280 +668,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-31-08-2021-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>