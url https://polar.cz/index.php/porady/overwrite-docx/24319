--- v0 (2026-02-11)
+++ v1 (2026-06-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.9.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iva Hoňková, spisovatelka, ilustrátorka a kurátorka archivní sbírky vagonářského muzea ve Studénce. Na svém kontě má bezmála čtyřicet vydaných knih. Ta poslední se jmenuje Mezi námi letadly spoluautorem je Libor Špůrek, vítám vás oba dva ve studiu. Tak když se budeme věnovat poslední knize Mezi námi letadly, tak já už jsem řekla, že jsi napsala 40 nebo vydala 40 knih. Teď říkáš, že pokračuješ již dál, jsi velmi aktivní, že letos vydáš sedm knih, což je pro mě úplně neuvěřitelné. Kde bereš nápady a jaká témata nejraději a nejčastěji zpracováváš?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Hoňková, spisovatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -231,93 +346,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-01-09-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>