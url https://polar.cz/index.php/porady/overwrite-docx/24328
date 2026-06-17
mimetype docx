--- v0 (2026-02-13)
+++ v1 (2026-06-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.9.2021, 17:32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21. ročník Dnů NATO v Ostravě a Dnů Vzdušných sil Armády ČR proběhne na Letišti Leoše Janáčka v Mošnově 18. a 19. Září. Zatímco loni největší bezpečnostní přehlídka v Evropě proběhla bez návštěvníků, letos sice mohou akci navštívit, ale kvůli hygienickým opatřením jich může být jen omezený počet. Ve studiu vítám Zbyňka Pavlačíka, předsedu spolku Jagello. Dobrý den. Tak na začátek hned skočíme do toho a budeme se bavit o těch vstupenkách, což je u vás výjimka. Vy si stojí za tím, že lidé mohou k vám na akci bez vstupného. Letos je to jinak. Kvůli dodržení hygienických podmínek i tak jste možná překvapení, že během 4 dnů čtvrtina vstupenek je pryč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pavlačík, předseda spolku Jagello 2000: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -441,93 +556,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-02-09-2021-17-32" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>