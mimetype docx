--- v0 (2026-02-24)
+++ v1 (2026-04-22)
@@ -1,247 +1,298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.9.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Sovinci se konaly Dny rodin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj zahájil sérii Dnů rodin pro podporu rodinné, náhradní a pěstounské péče. První z akcí se konala na hradě Sovinci a byla plná her a soutěží pro malé i velké. Zábavná stanoviště byla rozmístěna na všech hradních nádvořích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Boje šermířů a střelbu s mušket na hradě Sovinci vystřídal dětský smích. Podpora rodinné péče našla širokou odezvu u návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme tímto poděkovat všem rodinám za výchovu dětí v rámci MS kraje, ale zároveň jim představit také možnost tzv. pěstounské péče, náhradní rodinné péče, o kterou je vlastně i poprosíme, požádáme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Carbol, předseda Výboru sociální politiky MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Postupně se utlumuje provoz různých zařízení, kde byly děti, které neměly možnosti být ve své biologické rodině.MS kraj je jeden z lídrů tady toho celého."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti se svými rodiči na Sovinci mohly absolvovat školu kouzel s mnoha soutěžními úkoly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán Sovince: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jak třeba vidíte tady, tak na prvním stanovišti máme výrobu právě magických kouzelnických hůlek, což je nezbytná součást každého správného kouzelníka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Dufková, skupinová vedoucí, PS Dlouhá Loučka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Na hrad už jezdíme několikátým rokem a takhle se podílíme na pořádání různých akcí." </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">„Na hrad už jezdíme několikátým rokem a takhle se podílíme na pořádání různých akcí."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolupořadatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Takže se můžou těšit, že jim vyrobíme třeba takového pejska z balónků a nebo takovýto láskovník obecný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci hradu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mě se asi nejvíc líbily ty sovy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Nejvíc se mi líbila ta střelnice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jak jsem střílel na ptáka.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejvíc se mi líbilo, jak jsme vyrobili hůlky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dny rodin budou dále pokračovat dalšími akcemi na zámku ve Frýdku-Místku a na zámku v Kuníně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -253,276 +304,178 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kočovský kotlík 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na gulášovou soutěž do Moravskoslezského Kočova se sjely soutěžní ze širokého okolí. Již 9. ročník kuchařského klání se do minulých odlišoval především pestrostí druhů gulášů i surovin. Celkem 12 soutěžních týmů předvedlo své umění i různé recepty tohoto oblíbeného jídla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ukázalo se, že dobrý guláš je možné vyrobit i z jiného, než hovězího masa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík (nez.), starosta MS Kočova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem rád, že po době se zase objevilo trošku exotiky, máme tu pštrosí guláš. Jinak samozřejmě ten kraj je tady horský, takže převažují zvěřinové guláše, hovězí, vepřové."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě chutí gulášů bylo součástí hodnocení také čistota, originalita i nápaditost výzdoby týmů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, soutěžní týmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme Tři chlapi v chalupě, dva jsem ze Světlé, jeden ze Staráku a máme chalupářský guláš. Z hovězího masa. Kližka. Klasika.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Tak my jsme z Kočova a děláme srnčí guláš od nás, od Masařek. Protože se jmenujeme Masařové.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jsme Vodáci. Jsme vlastně částečně Dlouhá Stráň, částečně Valšov,lze to nazvat jako vodácký guláš. Říkali jsme si, že v tom budeme plavat, tak uvidíme, jestli doplaveme až na bednu a když ne, budeme rádi, že doplaveme, že ho dovaříme. Maso máme hovězí zadní a hovězí přední z krku, takže snažíme se poprvé, uvidíme, snad se nám to podaří.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„My jsme z Bruntálu a z Moravského Berouna a máme pštrosí guláš na pštrosím sádle a na australském víně to bude.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Takže my jsme z Nové Pláně, to je vedlejší dědina tady za Valšovem, už jsme tady asi pátým nebo šestým rokem, a tím, že se jmenujeme Specialisté z Nové Pláně, letos jsme si udělali guláš z Jelence viržinského.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jsme z Bruntálu, Lesanka tým a gulášek máme z divočáka. Každý rok vaříme pravidelně z divočáka. Ve středu ulovený mojí flintou, dva dny vyvěšený v dece, aby pěkně vyzrál a výsledek bude za hodinu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„My jsme tady místní sdružení, tady máme honitbu, no a máme srnčí guláš. Klasicky, myslivci – srnčí guláš.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Soutěž hodnotili degustací jak diváci, tak i odborná porota, akci doprovázela stylová country kapela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík (nez.), starosta MS Kočova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady pětičlennou hodnotící komisi, která bude jako odborná porota hodnotit guláše a pak samozřejmě dáme průchod veřejnosti, aby se vyjádřila, to znamená vyhodnocení divácké soutěže.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mám vybraného favorita, dobré dneska byly myslivecké guláše.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dá se to říct, favorita mám, mám favorita s označením číslo 1, označení guláše Mezinská srna a výborné. Perfektně doladěný guláš, lehce doladěná chilli, výborné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„U mě pštrosí, včetně jejich domácího chleba. Vynikající.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„No u mě tady tihleti, co už jsme dostali jenom šťávu, ale i ta šťáva byla vynikající.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme, asi třináctku a nebo jedničku. Byly výborné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Návštěvníci nakonec vybrali jako nejlepší guláš Mezinská srna od Tří chlapů v chalupě, Odborná porota srnčí guláš týmu místních myslivců. Nejoriginálnější stánek a výzdobu měl místní tým Masařky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -534,332 +487,220 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">23. Běh do vrchu v Moravském Berouně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">195 metrů délka, třicet pět metrů převýšení. To jsou parametry Křížového vrchu v Moravském Berouně. Již potřiadvacáté si tady dali dostaveníčko běžci ze širokého okolí.  Zdánlivě krátká trať je pro své strmé stoupání jedním z nejtěžších běhů do vrchu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Moravskoberounský Běh do vrchu je jednou z mála akcí, jehož tradici nepřerušila ani covidová pandemie. Především díky zápalu pořadatelů a věrnosti všech nadšenců.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vašek Polcer, rozhodčí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Působím tady od zrodu tohoto závodu, nechyběl jsem ani jeden ročník, momentáně už tedy působím jako rozhodčí. Mockrát jsem to běžel.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Žáček, předseda pořádající TJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Už to máme třiadvacátý ročník, je to perfektní, pořádá to TJ lyžařský oddíl Moravský Beroun pod záštitou města Moravský Beroun. Ano, běžel jsem to, je to pěkně zajímavá trať.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kováč, vedoucí týmu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsme z Břidličné, startujeme za lyžařský oddíl Břidličná, zároveň jsme i teda klub biatlonu Břidličná, máme tady 17 závodníků a jako tradičně bychom chtěli nějaké to první, druhé i třetí místo. Já už jsem to běžel zpátky 5 let, a po zkušenostech už to znova nepoběžím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Díky startům dvojic po půl minutě závod trval zhruba hodinu. O to větší to byl adrenalin. Zúčastnily se všechny generace závodníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bubela, nejstarší účastník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Běhám každý rok, dalo by se říct. Trénuji do schodů, na kole jezdím. Bydlím ve čtvrtém patře, takže trénuji denně několikrát. 75 mi bylo a bude mi 76 v listopadu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maminka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Paráda, paráda, ona je šikovná. Po mamince určitě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> S dechem závodníci vydrželi, co však odcházelo nejvíc, byly svaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, závodníci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Špatně. Bylo to náročné. Ty schody, to je nejhorší a nohy potom. Já to běžím každý rok už asi 10 let.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Nejhorší asi byly ty schody nahoru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dobře se dneska běželo. Nohy. Taky nohy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Nohy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mě se běželo dobře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Celkem dobrý. Nohy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jsme tady jako rodina. Přijeli jsme z Otrokovic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dobrý, ale je to náročné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Řekla bych, že určitě nohy. Asi tady před těmi schody je to hodně náročné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Závod je úspěšný také díky dlouholeté podpoře města Moravský Beroun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostislav Hrdlička (nestr. Za ANO), místostarosta Moravského Berouna: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mě se tak akce moc líbí. Je to dlouholetá akce, která v Moravském Berouně má tradici. Je to úžasné, že se tady sejdou lidi, kteří fandí sportu a dělají něco pro své zdraví.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim „Háša“ Smažák, autor a organizátor závodů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já mám nádherné pocity. Třiadvacátý ročník, já jsem se toho bál po tom C ovidu a všem. Každopádně bych poděkoval všem, co přijeli. Z celého regiomu ať už olomouckého nebo ostravského. Já chci poděkovat hlavně tady zázemí, jako pořadatelům, protože spousta lidí, co tu byli, tak tady letos nemohli být z různých důvodů, rodinných atd.  Prostě jsme to dali. Dal, ale je to rok od roku horší. Ale jsme zdraví a to je důležité. Potrénuju a bude fajn.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vyhodnocování více než desítky kategorií trvalo déle než samotný závod. Přesto se dá říct, že zvítězil každý, kdo doběhl. A to především sám nad sebou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -956,93 +797,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/jesenicky-expres/jesenicky-expres-10-09-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>