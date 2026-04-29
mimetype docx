--- v0 (2025-12-26)
+++ v1 (2026-04-29)
@@ -1,77 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.9.2021, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, jsme tady s dalším vydáním školního magazínu TV Polar Studuj u nás. Začneme projektem Erasmus+ na Gymnáziu Olgy Havlové v Ostravě, podíváme se na motivační workshop na SŠ služeb a podnikání v Porubě a nakonec vám představíme koncertní večer s názvem Múziáda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gymnázium Olgy Havlové v Ostravě - Porubě se často a rádo zapojuje do mezinárodních projektů. Ten poslední v rámci mezinárodní spolupráce programu Erasmus plus byl velmi přínosný, bohužel se ze známých důvodů nemohl dokončit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Huvarová, ředitelka Gymnázia Olgy Havlové Ostrava:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Plánovali jsme ho ukončit už v loňském školním roce, museli jsme dvakrát žádat o ukončení. Nejprve o šest měsíců, pak o dalších šest měsíců, protože z toho původního plánu se nepodařilo uskutečnit to nejzajímavější, a to je mobilita.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V projektu se stihly mobility ve Španělsku a Itálii.                     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jolana Strýčková, koordinátorka projektu: „K výzvě 2018-2020 společným tématem bylo kulturní dědictví, na což jsme se tedy také zaměřili. Jednalo se o řemesla, která pomalu, ale jistě vymírají, nebo jsou v úpadku. Také jsme se zaměřili na zajímavá místa, která nejsou turisticky vyhledávaná.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žáci Gymnázia Olgy Havlové si z projektu vzali to nejlepší.</w:t>
       </w:r>
@@ -140,228 +252,204 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většina středních škol v našem kraji zavedla adaptační kurzy nebo motivační workshopy pro své žáky prvních ročníků. Výjimkou není ani SŠ služeb a podnikání v Ostravě - Porubě, i když děti nikam nevyjíždějí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SŠ služeb a podnikání nemá s naplněním školy problém, o její obory je velký zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Chrenka, ředitel SŠ služeb a podnikání Ostrava - Poruba:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „O naši školu je každoročně velký zájem, protože máme velmi atraktivní obory hlavně pro dívky, takže těch přihlášek bylo kolem sto osmdesáti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dnes jsme tady kvůli motivačnímu kurzu, který probíhá netradičně v rámci střední školy. Většinou střední školy v našem regionu organizují motivační kurzy někde mimo, takže proč jste se rozhodli tady pro tu variantu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Chrenka, ředitel SŠ služeb a podnikání Ostrava – Poruba:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jednak proto, že žáci nebo jejich rodiče, nechtějí přispívat na tyto adaptační kurzy, takže jsme zvolili tuto firmu. Když je pěkné počasí, děláme to na školní zahradě, když je škaredě, tak v naší tělocvičně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaký program jste pro prváky připravili?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Chrenka, ředitel SŠ služeb a podnikání Ostrava – Poruba:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">               „Je to program, který je zaměřený hlavně na seznámení se žáků navzájem. Jsou tam i různé adaptační a psychologické hry.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecně spatřujete velký význam tady v těchto kurzech?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Chrenka, ředitel SŠ služeb a podnikání Ostrava – Poruba: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pokud to mám srovnat i z minulosti, tak si myslím, že je to prospěšné, i když i tak, jak jste to už uvedl, kdyby to bylo více denní, tak by to bylo ještě lepší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adaptační kurzy si pochvalují i třídní učitelé prvních ročníků, kterým se pak s kolektivem lépe pracuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sdružení ZUŠ v MS krajem s názvem Múza a Janáčkova filharmonie Ostrava zorganizovali tradiční společný koncert. Ten se konal v rámci festivalu Múziáda 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Dostálová, třídní učitelka:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My tady každopádně máme školeného výchovného poradce, který ví, jakým způsobem pracovat se žáky, jak je stmelit a na základě toho jsou schopni spolupracovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máte to osvědčené z minulých let, že to funguje?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Dostálová, třídní učitelka</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Určitě, když je hezké počasí třeba jako dneska, tak je to pro ně i lepší, když prší, tak jsou v uzavřených prostorách. Skupina je pak ale daleko uvolněnější, je schopna více spolupracovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pomůže jim to v tom přechodu ze základní školy školu? Přece jenom je to pro ně velká změna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Dostálová, třídní učitelka</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Určitě. Je pravda, že málokdy se stane, že v těch třídách se znají, na základě těch adaptačních kurzů jsou spolu daleko více schopni mluvit, když se třeba znají teprve druhý, třetí den. Dochází k tomu, že mezi nimi daleko lepší vztahy a komunikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program kurzu není náhodný, je to velmi pečlivě připravovaná záležitost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Zapletal, výchovný poradce:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tady ty kurzy jsme bohužel vždycky museli udělat na jeden den kvůli covidu, ale pořád je považujeme za velice důležité. Skládají se z různých psycho her a poznání jednotlivých žáků mezi sebou, i učiteli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A jeden den bez učení, seznamovací hry a postupné vytváření nového kolektivu přišly vhod i této třídě mladých masérů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">anketa: účastníci kurzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přijde mi, že to celkem pomáhá a začínáme se více bavit.“</w:t>
       </w:r>
@@ -400,60 +488,52 @@
         <w:t xml:space="preserve">Jan Žemla, ředitel Janáčkovy filharmonie Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Principem je v zásadě zapojení velkého množství dětí, studentů do aktivního provozování hudby. A to je vlastně jedno z poslání Janáčkovy filharmonie. To znamená, proto se vlastně vracíme, proto na tom rádi spolupracujeme.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koncert se měl původně uskutečnit už loni, kvůli pandemii koronaviru ale musel být odložen. Věnován byl hudebnímu skladateli Ludwigu van Beethovenovi, který měl právě minulý rok výročí. Byl tak oslavou 250 let od jeho narození.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Žemla, ředitel Janáčkovy filharmonie Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“První polovina konertu je věnována sólistům z řad studentů, nebo žáků ZUŠ, to znamená, je to ten nejlepší výběr, který si dokonce stoupne před orchestr a provede několik sólových skladeb.”</w:t>
-[...8 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“První polovina konertu je věnována sólistům z řad studentů, nebo žáků ZUŠ, to znamená, je to ten nejlepší výběr, který si dokonce stoupne před orchestr a provede několik sólových skladeb.”  Talentovaní žáci byli vybráni v konkurzu a na samotné vystoupení se připravovali několik měsíců. Pro mnohé z nich bylo vystoupit s Janáčkovou filharmonií Ostrava velkým snem a zároveň obrovskou zkušeností.   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: účinkující žáci ZUŠ MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme velice vděčné za tu příležitost, kterou jsme dostali díky konkurzu, budeme zpívat písničku Fievez od španělské kapely La Orecha de Van Gogh a je to píseň, která vznikla na počest obětí atentátu v Madridu na Mayorském náměstí a je to vlastně o dvou lidech, kteří byli do sebe platonicky zamilovaní, ale jejich příběh končí v den tragédie, kdy měli mít svoji první schůzku, ale nakonec se neuskutečnila, protože oba zahynuli v ten den.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tento koncert měl proběhnout už před rokem a půl, takže už předtím jsme třeba od začátku školního roku, teda od září, nějaký ten půlrok tomu věnovaly před konkurzem, který byl v lednu. Takže snad se to všechno povede a opravdu si to všichni užijeme. Po dlouhé době si konečně zazpíváme před živým obecenstvem, takže moc se těšíme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -591,93 +671,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/studuj-u-nas/studuj-u-nas-15-09-2021-17-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>