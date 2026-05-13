--- v0 (2026-02-24)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.9.2021, 17:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, jsem rád, že jste si naladili TV Polar a sledujete magazín Energie a kraj. Odklon od uhlí znamená komplikace také pro firmy, které jsou na jeho těžbu navázány. Proto musí hledat jiné uplatnění na trhu. Velmi dobře se to daří společnosti Ferrit ze Starého-Města na Frýdecko-Místecku. Ta se primárně zaměřovala na výrobu závěsného dopravního systému v uhelných dolech, ale v posledních letech své portfolio úspěšně rozšířila i o důlní nakladače v dolech rudných.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferrit vyrobil zbrusu nový důlní stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společnost Ferrit je soukromá firma z Frýdecko-Místecka s celosvětovou působností, která byla založena v r. 1993. Z obchodní společnosti se transformovala ve společnost výrobní s vlastní vývojovou základnou. Největší podíl produkce tvoří závěsný dopravní systém, který společnosti vydobyl vedoucí postavení na světových trzích. V posledních letech se společnost věnuje také vývoji a výrobě důlních nakladačů. Prvním produktem byl v roce 2018 DNK 10 ve spolupráci s ruským partnerem UGMK.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -243,90 +358,79 @@
         <w:rPr/>
         <w:t xml:space="preserve">Ferrit už vyrobil 16 desetitunových strojů, 5 čtrnáctitunových a teď tedy přichází na trh s absolutní novinkou, 17tunovým důlním nakladačem DNK 17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj pořídil auta na CNG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajský úřad MS kraje opět potvrdil, že mu není zdejší ovzduší lhostejné. Vyřadil stará auta na benzín a nahradil je ekologičtějšími CNG vozidly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z fondu spravedlivé transformace poputuje do Moravskoslezského kraje 18,9 miliard korun. Určeny jsou na strategické projekty, které mají pomoc nastartovat a transformovat region po ukončení těžby uhlí. S projekty, které jsou určeny pro rozvoj Karvinska, se seznámila veřejnost v karvinské regionální knihovně.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Čtyři nová auta s pohonem na CNG mají k dispozici zaměstnanci Krajského úřadu Moravskoslezského kraje v Ostravě. Vozidla, která jsou šetrnější k životnímu prostředí, využívají k vyřizování pracovních povinností.</w:t>
+        <w:t xml:space="preserve">Z fondu spravedlivé transformace poputuje do Moravskoslezského kraje 18,9 miliard korun. Určeny jsou na strategické projekty, které mají pomoc nastartovat a transformovat region po ukončení těžby uhlí. S projekty, které jsou určeny pro rozvoj Karvinska, se seznámila veřejnost v karvinské regionální knihovně.  Čtyři nová auta s pohonem na CNG mají k dispozici zaměstnanci Krajského úřadu Moravskoslezského kraje v Ostravě. Vozidla, která jsou šetrnější k životnímu prostředí, využívají k vyřizování pracovních povinností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky dotaci Státního fondu životního prostředí mohl krajský úřad zakoupit čtyři nová vozidla Škoda Octavia kombi 1.5 G-Tec s pohonem na CNG. Zaplatil za ně zhruba 2,16 milionu korun, dotace SFŽP činila 50 tisíc korun na jedno auto. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ekologicky šetrnější škodovky jsme pořídili v rámci pravidelné obnovy vozového parku krajského úřadu. Nahradily čtyři starší vyřazená vozidla s benzínovými motory. Kromě pozitivního přínosu pro životní prostředí budou mít tato auta také ekonomický efekt, jejich provoz je až o korunu na kilometr levnější než u srovnatelných vozidel s konvenčním pohonem,“ uvedl ředitel Krajského úřadu Moravskoslezského kraje Tomáš Kotyza. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dodal, že krajský úřad v současnosti provozuje dvacet vozidel na CNG, zaměstnanci za svými pracovními povinnostmi jezdí také dvěma elektromobily. „Doporučujeme, aby i příspěvkové organizace kraje postupně nahrazovaly služební vozidla auty přívětivějšími k životnímu prostředí,“ řekl ředitel krajského úřadu Tomáš Kotyza.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Dodal, že krajský úřad v současnosti provozuje dvacet vozidel na CNG, zaměstnanci za svými pracovními povinnostmi jezdí také dvěma elektromobily. „Doporučujeme, aby i příspěvkové organizace kraje postupně nahrazovaly služební vozidla auty přívětivějšími k životnímu prostředí,“ řekl ředitel krajského úřadu Tomáš Kotyza.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podpora alternativních způsobů dopravy - elektřiny nebo CNG je pro Moravskoslezský kraj klíčová. Intenzivně hledá způsoby, jak co nejrychleji jezdit co možná bez emisí a přispět tak ke zlepšení kvality ovzduší v regionu. V budoucnu počítá i s vodíkovou mobilitou ve veřejné dopravě.  Například první vodíkové autobusy začnou do tří let jezdit na Havířovsku. Moravskoslezský kraj už vypsal tendr na dodavatele, který by měl od konce roku 2024 v této části regionu po dobu deseti let zajistit veřejnou dopravu deseti vozidly s vodíkovým pohonem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozdělování financí z Fondu spravedlivé transformace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z fondu spravedlivé transformace poputuje do Moravskoslezského kraje 18,9 miliard korun. Určeny jsou na strategické projekty, které mají pomoc nastartovat a transformovat region po ukončení těžby uhlí. S projekty, které jsou určeny pro rozvoj Karvinska, se seznámila veřejnost v karvinské regionální knihovně.</w:t>
       </w:r>
@@ -347,113 +451,94 @@
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My máme schváleno v rámci Fondu spravedlivé transformace 18,9 miliard Kč a máme vybráno 13 strategických projektů. Nicméně, těch 13 projektů vyžaduje více peněz, předpokládáme, že ne všechny projekty mohou být realizovány.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka (ODS), 1. náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bavíme se o 20 miliardách korun, které by měly přijít do našeho kraje, z čehož na Karvinsko by měla směřovat jedna třetina, čili 6-7 miliard korun. Něco půjde na excelenci, tzn. na vysoké školy a něco půjde do staveb. V případě Karviné těch staveb je několik, to jsou stavby tradiční, průmyslové zóny, ať už to jsou Lazy nebo ČSA,  pak to jsou stavby památkové, kdy chceme z Gabriely udělat vstupní bránu do Karvinska. Pak je to projekt těch šílených skleníku, který by měl Karvinou nakopnout směrem do zelena, pak je to PODULUPARK, což je soukromý projekt, který zahrnuje širokou škálu různých komponent od stavby nové čtvrti až po energetické věci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (ČSSD), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ty projekty jsou náročné, nejsou to projekty za dvacet tisíc, ale jsou to projekty za stovky milionů korun, ta příprava nebude vůbec jednoduchá. Důležité bude, abychom tady na Karvinsku byli jednotní, neházeli si klacky pod nohy, abychom byli schopni ty projekty dotáhnout do nějaké podoby, a věřím tomu, že v případě, že se nám ty projekty podaří tady zrealizovat, tak můžeme pracovat na přetvoření toho města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fond spravedlivé transformace je otevřený, tam budou tématické výzvy, takže pokud budou mít karvinští podnikatelé nějaké nápady, určitě s nimi budeme komunikovat a rádi s nimi dělat třeba na něčem jiném než to, co je dnes vymyšleno.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedním ze schválených projektů je výstavba nového centra podnikání, profesních a mezinárodních studií takzvaný Cepis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Stavárek, děkan OPF Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme využili výzvu, která byla otevřena k podání projektu na výstavbu nové budovy v blízkosti OPF, která by měla sloužit jako Centrum podnikání profesních a mezinárodních studií. Je to pokračování mise OPF podporovat všemožně rozvoj podnikavosti a podnikání v Karviné a na Karvinsku, v MSK a tím přispět do transformace MSK a našeho regionu. Věříme, že ta cesta, kterou jsme započali rozvojem Business gate, rozvojem profesních studijních programů může pokračovat ještě masivnějším rozvojem v novém prostředí. Máme v plánu akreditovat unikátní nové studijní programy, které budou zaměřeny na inovace, na regionální rozvoj, environmentální politiku, což jsou ty oblasti, které tento kraj potřebuje, a věříme, že tím přispějeme k tomu, aby k nám chodili noví aktivní studenti, motivovaní studenti a zároveň ti, kteří uspějí ve studiu, neopouštěli tento kraj.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dalším projektům se budeme průběžně v rámci pořadu Energie a kraj věnovat.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
+        <w:t xml:space="preserve">Dalším projektům se budeme průběžně v rámci pořadu Energie a kraj věnovat.  Toto vydání magazínu energie a kraj je u konce. Děkujeme za pozornost a na viděnou, příště.  Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -522,93 +607,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/energie-a-kraj/energie-a-kraj-23-09-2021-17-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>