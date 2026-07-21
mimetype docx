--- v0 (2026-03-02)
+++ v1 (2026-07-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2021, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stonavští zahrádkáři budou smažit bramboráky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Několikrát do roka připravují stonavští zahrádkáři akce určené široké veřejnosti. Kromě výstavy ovoce a zeleniny smaží vaječinu, grilují a na podzim smaží bramboráky. Na těch letošních si můžete pochutnat už v sobotu 16. října.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -481,57 +596,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Legowicz, prezes PZKO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jeżeli państwo uważają, że Związek, Polski Związek Kulturalno-Oświatowy przez zarząd i mnie przez tę kadencje był prowadzony w dobrym kierunku, proszę o głos.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dariusz Branny, komisja wyborcza:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Sto dwadzieścia sześć ważnych głosów otrzymała pani Helena Legowicz (oklaski), Helena Legowicz została prezesem PZKO.”        </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">                                                                                                                                                                                             </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Legowicz, staronowa prezes PZKO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Obecny zarząd był także bardzo młodym zarządem, przeciętna wieku czterdzieści lat, a ja zawyżałam tę średnią. Bardzo ważnym zadaniem, które czuję, że trzeba zrobić, to jest właśnie spropagowanie Sceny Polskiej. Więc ci młodzi, którzy dzisiaj deklarują, że będą działali, muszą zmotywować naszych młodych, by nasza Scena Polska, która obchodzi w tym rok siedemdziesięciolecie trwała przez następne dziesięciolecia.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -621,93 +729,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/stonavsky-expres/stonavsky-expres-07-10-2021-04-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>