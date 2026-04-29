--- v0 (2025-12-24)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.10.2021, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, tento díl školního magazínu TV Polar Studuj u nás speciál věnujeme celý umělecké škole Ave Art z Ostravy – Hrabůvky. Nejprve se podíváme, jak nastartovala nový školní rok, seznámíme se s mezinárodní spoluprací v rámci projektu Erasmus plus a nakonec si budeme povídat s ředitelem Ave Artu, panem Jaroslavem Prokopem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktivity umělecké školy Ave Art probíhaly i v době školních prázdnin. Například výstava v Lipníku nad Bečvou. A naplno běžely přípravy nového školního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Prokop, ředitel, AVE ART: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -132,61 +247,59 @@
         <w:t xml:space="preserve">Lukáš Dvorský, učitel, AVE ART:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Letos proběhl sedmý ročník Sympiózy a prostorových forem. Letošním tématem byl městský mobiliář. To je vše, co zahrnuje vybavení města, jako koše, lavičky, stojany na kola, nebo zastávky. Na Sympóziu se zrealizovalo pět děl. Dvě lavičky, jeden koš, stojan na kola a speciální lavička.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AVE ART se dočkal také několika významných ocenění. Město Příbor udělilo žákům Jakubu Pohludkovi a Davidu Glacovi diplomy za první místa za výtvarné práce. Dalšího ocenění se dočkal studentský film Jen nuly a jedničky, který obdržel čestné uznání poroty na Festivalu animovaného filmu. Tady je krátká ukázka…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Prokop, ředitel, AVE ART:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Škola v průběhu prázdnin získala ocenění za maturitní film Jen nuly a jedničky. Čestné uznání bylo uděleno porotou v Poděbradech. Stejný film byl odprezentovaný i na filmové školičce v Hradišti Českou televizí.“</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> „Škola v průběhu prázdnin získala ocenění za maturitní film Jen nuly a jedničky. Čestné uznání bylo uděleno porotou v Poděbradech. Stejný film byl odprezentovaný i na filmové školičce v Hradišti Českou televizí.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hostem umělecké školy Ave Art byla jedna z předních slovenských uměleckých škol. Spolupráci v rámci projektu Erasmus plus si obě strany velmi pochvalují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolupráce mezi ostravskou uměleckou školou AVE ART a soukromou školou uměleckého průmyslu Hodruša Hámre ze Slovenska trvá už od roku 2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Prokop, ředitel, AVE ART: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to taková mimořádná spolupráce. Nejenom, že nejsou jazykové bariéry, ale škola je velice vstřícná a spolupráce se odvíjí nejenom v projektech Erasmu plus, ale na konci loňského školního roku byl zakončen takový zajímavý projekt, kde vznikly repliky předmětu, které byly vyrobeny u nás. Budou trvale sloužit jako exponáty v muzeu v Komárně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -324,93 +437,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/studuj-u-nas/studuj-u-nas-13-10-2021-17-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>