--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.10.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, vítejte u dalšího dílu magazínu TV Polar Energie a kraj. V úvodní reportáži si připomeneme setkání energetických špiček v Ostravě, poté Okénkem do světa nahlédneme na potenciální problémy průmyslových firem a nakonec si o cenách energií v ČR budeme povídat s ředitelem společnosti Ecentre Ostrava Robinem Peškou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Významní zástupci energetiky v ČR diskutovali mimo jiné na téma Green Deal neboli Zelená dohoda pro Evropu. Ta má zajistit přechod na udržitelnější a ekologičtější hospodaření bez toho, aby se zvyšovalo využívání přírodních zdrojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Unucka (ODS), náměstek hejtmana MS kraje: „Když si přeložíme, co je to dohoda, tak je to jakási dohoda mezi dvěma a více subjekty. Dohodnou se a podají si ruku. Já mám takový pocit, že dohoda z pohledu EU je, že ruku natáhli pouze z Bruselu a nemají tu druhou, která by se jim podala. Politici v Bruselu si ruce podávají sami a nevztahují ji k občanům, případně podnikatelům.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -113,64 +228,70 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zastavení výrobních linek a tím způsobená výrazná finanční ztráta. Takovým následkům mohou čelit průmyslové firmy při neočekávaných poklesech či úplných výpadcích dodávek elektrické energie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moderní vývoj v oblasti distribučních soustav však velkoodběratelům v blízké době slibuje výraznější stabilitu a spolehlivost. Zajistit by je měly takzvané inteligentní sítě neboli Smart Grids. Ty díky zapojení chytrých prvků dokážou efektivněji řešit a předvídat výpadky energie. Zároveň nabízejí cestu k výraznějšímu zapojení obnovitelných zdrojů do soustavy, čímž připravují půdu k dosažení do budoucna plánované uhlíkové neutrality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provoz výroben velkých průmyslových podniků bývá plně závislý na spolehlivé dodávce elektrické energie. Týká se to zejména těch výrobních procesů, u nichž elektrická zařízení vykazují relativně nízkou odolnost vůči krátkodobým přerušením či poklesům napětí. Důsledkem takovéto události pak může být ztráta funkce jedné či více komponent, což může dominovým efektem přerušit celý výrobní proces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Například výpadek proudu v korejské továrně v roce 2018 dle dostupných dat zničil 11 % měsíční produkce flashových pamětí společnosti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Samsung</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (to je asi 3,5 % celosvětové produkce). Továrna byla bez proudu zhruba 30 minut a škoda se vyšplhala na více než 43 milionů dolarů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Robin Peška, ředitel společnosti eCENTRE a také v dnešním případě expert na ceny energií v České republice, je naším hostem, dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robin Peška, expert na energie, ředitel společnosti eCENTRE: </w:t>
       </w:r>
       <w:r>
@@ -580,53 +701,52 @@
         <w:t xml:space="preserve">Tomáš Tikal, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji Vám za rozhovor, mějte se hezky a když se zase něco bude dít zajímavého, tak Vás určitě pozveme. Díky a na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robin Peška, expert na energie, ředitel společnosti eCENTRE: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji za pozvání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -694,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://channelworld.cz/vyhledavac-vyrobcu/vyrobce/samsung-118" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/energie-a-kraj/energie-a-kraj-21-10-2021-17-14" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://channelworld.cz/vyhledavac-vyrobcu/vyrobce/samsung-118" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>