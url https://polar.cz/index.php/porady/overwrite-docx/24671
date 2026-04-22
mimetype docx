--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.10.2021, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci i učitelé se konečně dočkají obědů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spuštění provozu školních kuchyní se blíží. Zatímco Základní škola Sjednocení spustí provoz už 25. října, škola Františka kardinála Tomáška bude pro své žáky vařit pravděpodobně až od 1. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -266,76 +381,67 @@
         <w:t xml:space="preserve">Libor Slavík, starosta města Studénky:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dnešní  akce se nese v duchu roku 1881. Je tu velmi příjemná atmosféra, jak na  nádraží ve Studénce, tak i ve Štramberku. Jsem rád, že se do toho zapojily  organizace a společně akci uskutečnily. K výročí trati vydala místní  spisovatelka a malířka Iva Hoňková knihu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Je to tu krásné, Jeli jsme do Štramberku a pak zpátky do  Studénky“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Paráda, jeli jsme z Veřovic a malá byla nadšená.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Je to super, přijeli jsme  z Příbora a teprve zjišťujeme, co tu všechno je.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">    Oficiálně byl provoz trati zahájen 19. prosince,  Organizátoři se ale rozhodli kvůli počasí výročí oslavit v říjnu. Hlavním  důvodem vzniku trati byl vápence. Ten se ze Štramberku vozil do Ostravských  hutí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -402,76 +508,67 @@
         <w:t xml:space="preserve">Sabina Poukarová, ředitelka Jarošova statku:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Člověk  vede koně na vodítku a nikdo na něm nesedí nebo je možnost koně vést přímo ze  sedla. Pro děti je lepší, když ho vede zkušený lektor. Dítě potom postupně může  samo vedení koně přejímat. Tím se učí překážky překonávat za bezpečného doprovodu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dráha je pěkná a myslím si, že to bude pro lidi super“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Je to moc krásné, děti jsou nadšené. Už jsme tu byli na  výletě a je to tu moc pěkné.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Přijeli jsme hlavně na koně kvůli dětem, je to tu  hezké.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">    Na nové trailové dráze najdou jezdci například lávku  nebo tzv. turniket, kde musí kůň projít přes speciální plece. Jarošův statek  vybudoval novou dráhu taky díky sponzorským darům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -563,93 +660,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-22-10-2021-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>