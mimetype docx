--- v0 (2026-02-20)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.11.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V další reportáži navštívíme letos naposledy hrad Sovinec na Rýmařovsku. Víkendový závěr ve znamení sokolnictví a divadel byl letošní poslední akcí. Současně byl jednou z posledních možností užít si krásného babího léta a také příležitostí ke zhodnocení celé sezóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní návštěvnická sezóna byla vlivem covidových omezení o dva měsíce kratší, což mělo vliv na návštěvnost hradu i přes velký zájem návštěvníků na každé akci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Michal Koutný, kastelán Sovince: „Zatím mluvíme o tom, že máme návštěvnost kolem 38 tisíc, oproti loňskému, kdy jsme měli 54 tisíc a v době před covidem to bylo necelých 60 tisíc. Takže ten úbytek je patrný. I tak s letošní sezónou jsem velice spokojen, proběhlo zde mnoho stavebních prací, jako například: Dokončujeme opravu vnitřního opevnění hradu, dále děláme na oknech na lesnické škole, která by měla ještě do konce roku přibýt.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -111,84 +226,72 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jo, andělíčky, mám to zabalené bohužel.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bylo to dobrý, bylo to fajn.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Krásné to bylo, pěkné představení mají a vyšlo i počasí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přestože sezóna akcí na Sovinci končí, opravdoví milovníci hradu a romantiky budou mít možnost po vánočních svátcích navštívit ještě Vánoce na Sovinci od 26. do 30. prosince.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kromě toho, že teď již 31. října nám oficiální sezóna končí, tak, když to vládní nařízení dovolí, ještě bych chtěl diváky pozvat na naše vánoce na Sovinci, které by měly proběhnout 26. až 30. prosince.</w:t>
+        <w:t xml:space="preserve">Přestože sezóna akcí na Sovinci končí, opravdoví milovníci hradu a romantiky budou mít možnost po vánočních svátcích navštívit ještě Vánoce na Sovinci od 26. do 30. prosince.  Kromě toho, že teď již 31. října nám oficiální sezóna končí, tak, když to vládní nařízení dovolí, ještě bych chtěl diváky pozvat na naše vánoce na Sovinci, které by měly proběhnout 26. až 30. prosince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letošním roce jsme měli skoro každý víkend nějakou akci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během našich akcí nám na hradě pomáhá mnoho lidí, ať už jsou to naši zaměstnanci, pokladníci, průvodci, náš pan údržbář, uklízečka, pak samozřejmě naši dobrovolníci, kterým bych chtěl velice poděkovat, protože bez těch nadšenců, kteří nám na tady ty naše akce jezdí pomáhat, bychom se opravdu neobešli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Naše akce by se neobešly bez podpory našeho zřizovatele, což je MS kraj a také, jelikož spadáme pod Muzeum v Bruntále, které hrad spravuje, tak samozřejmě bez podpory nadřízených právě z Muzea. Tímto samozřejmě děkuji jak kraji, tak Muzeu za podporu, které se nám tady dostává.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Řekl bych, že přes hlavní sezónu přes prázdniny jsou to spíše rodiny s dětmi, ale teď ke konci sezóny na podzim často potkáváme nadšence, kteří bez ohledu na počasí mají zájem o tu historii a mají zájem o to, vidět hrad.</w:t>
+        <w:t xml:space="preserve">Naše akce by se neobešly bez podpory našeho zřizovatele, což je MS kraj a také, jelikož spadáme pod Muzeum v Bruntále, které hrad spravuje, tak samozřejmě bez podpory nadřízených právě z Muzea. Tímto samozřejmě děkuji jak kraji, tak Muzeu za podporu, které se nám tady dostává.  Řekl bych, že přes hlavní sezónu přes prázdniny jsou to spíše rodiny s dětmi, ale teď ke konci sezóny na podzim často potkáváme nadšence, kteří bez ohledu na počasí mají zájem o tu historii a mají zájem o to, vidět hrad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -264,93 +367,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/kulturni-okenko/kulturni-okenko-08-11-2021-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>