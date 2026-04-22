--- v0 (2026-02-20)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.11.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuální série výstav na bruntálském zámku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítejte u nového kulturního okénka. V první reportáži nás zavede na sérii výstav na zámku v Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chladné počasí posledních dnů bohužel neumožňuje výlety do přírody. Stále je však možno navštěvovat naše kulturní památky, pamětihodnosti a jiné zajímavosti. Na bruntálském zámku je k vidění několik souběžně probíhajících velmi zajímavých výstav. Výstava „Mattioliho herbář neboli bylinář“ inspiruje i představuje opravdové unikáty, které málokdo uvidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -128,63 +243,51 @@
         <w:t xml:space="preserve">Ema Havelková, mediální zástupce Muzea Bruntál</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tady můžete vidět kachle za sbírek Muzea v Bruntále a současně malinkatý model kamen, na kterém můžete vidět, jak vlastně byly ty kachle uspořádány, jak to tam vypadalo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Hornišer, kurátor výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„ Asi nejzajímavější můžou být pro návštěvníka, zároveň se to taky váže k našemu zámku, kachle, které jsou vyzdobeny řádovými erby.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavu kachel a herbářů můžete navštívit až do 3. ledna, výstavu Z nových muzejních sbírek až do 31. března příštího roku.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Je to všemi možnými způsoby, vlastní aktivitou, dary, odkoupením. Každý, kdo si myslí, že má doma něco tak vzácného, že by to mohlo přijmou naše muzeum, tak má možnost nás oslovit, my to samozřejmě posoudíme, ale vždycky jsme moc rádi, když k nám lidé přijdou a upozorní na svoje poklady.“</w:t>
+        <w:t xml:space="preserve">Výstavu kachel a herbářů můžete navštívit až do 3. ledna, výstavu Z nových muzejních sbírek až do 31. března příštího roku.  Sbírky jsou v současné době uchované v depozitářích, které se nachází tady na bruntálském zámku, ale doufáme, že do budoucna se podaří postavit nové depozitáře, kam všechny tyto sbírky budeme moci přesunout.“  Je to všemi možnými způsoby, vlastní aktivitou, dary, odkoupením. Každý, kdo si myslí, že má doma něco tak vzácného, že by to mohlo přijmou naše muzeum, tak má možnost nás oslovit, my to samozřejmě posoudíme, ale vždycky jsme moc rádi, když k nám lidé přijdou a upozorní na svoje poklady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žerotínský zámek zve na procházku chráněným Poodřím </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud jste ještě nikdy nestihli vyrazit na procházku kolem řeky Odry, pak teď máte jedinečnou šanci, jak to udělat velice pohodlně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stačí navštívit Muzeum Novojičínska, které připravilo výstavu k 30. výročí existence Chráněné krajinné oblasti Poodří. </w:t>
       </w:r>
@@ -382,93 +485,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/kulturni-okenko/kulturni-okenko-15-11-2021-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>