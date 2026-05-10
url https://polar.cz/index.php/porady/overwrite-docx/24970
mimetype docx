--- v0 (2025-12-28)
+++ v1 (2026-05-10)
@@ -1,64 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...11 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.12.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dobrý den všem příznivcům témat z oblasti životního prostředí,, začíná ekomagazín na polaru.  ...tentokrát se dozvíte, že i Havířov se zapojil do projektu Clairo...pokud přemýšlíte nad neradičním vánočním dárkem, můžete adoptovat zvíře z ostravské zoo, provedeme vás úspěšným ostravským reuse centrem a v závěrečném rozhovoru dozvíte se, co přinesl nový zákon o odpadech.  Havířov je dalším městem, které se zapojilo do projektu Clairo. Cílem projektu je měření koncentrací látek v ovzduší, na které naváže výsadba vhodného typu zeleně s pozitivním vlivem na kvalitu ovzduší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov se zapojil do projektu Clairo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tento v podstatě nenápadný senzor umístěný na stožáru monitoruje základní znečišťující veličiny ovzduší. V Havířově jsou nyní v rámci projektu Clairo rozmístěny tři. Město se tak řadí mezi další v Moravskoslezském kraji, kde probíhá unikátní výzkum, do kterého jsou zapojeny tři univerzity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
@@ -152,98 +260,95 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Na území města Havířova uvidí takové malé kroužky, kde jsou ty senzory umístěné. Je to na ulici G. Svobody, Kpt. Jasioka a K. Světlé a tyto senzory měří základní veličiny, částice prachu. Potom jsou tam těkavé látky, oxidy dusíku, ozon. Ty hodnoty jsou s hodinovým zpožděním. Takže pokud si občané najedou na stránky v danou hodinu, která se jim objeví, tak v tu chvíli tam nejsou uvedené hodnoty, ale musí se podívat o hodinu zpětně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt byl zahájen v roce 2018 a zapojila se do něj města Ostrava, Opava, Frýdek-Místek ,Karviná či Rychvald. Měření v Havířově bude probíhat do dubna příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zabezpečte vodoměr před mrazem</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S nadcházející zimou je třeba zabezpečit vodoměr před mrazy, zabráníte tak jeho poškození. Nemělo by totiž docházet k jeho neúměrnému prochlazování. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pokud se potrubí a vodoměr nacházejí v hloubce, kde mohou zmrznout, je potřeba zajistit poklop tepelnou izolací. Použít je možné například polystyren nebo minerální izolační vatu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci sázeli v Beskydech stromy</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K lepšímu zadržování vody v krajině jsou potřeba nejen mokřady, ale i zdravé lesy. Také proto pokračuje zalesňování Beskyd. Dobrovolníci a ČSOP Salamandr ve spolupráci s výrobcem piva  během jediného dne vysadili přes 1500 sazenic jedlí na severních svazích hory Radhošť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tip na vánoční dárek: adopce zvířete ze zoo</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud hledáte tip na vánoční dárek, nabízíme možnost udělat dobrý skutek  i radost najednou. Adoptujte některé z chovaných zvířat z ostravské zoo. Přispějete tím na jejich chov, ať už na krmení, nebo třeba na zlepšení životních podmínek. Adoptovat můžete jakékoliv zvíře již od částky 500 Kč na rok. Podrobnosti na webových stránkách ZOO Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Co přinesl nový zákon o odpadech: Karel Belda, jednatel OZO Ostrava s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -797,93 +902,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-07-12-2021-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>