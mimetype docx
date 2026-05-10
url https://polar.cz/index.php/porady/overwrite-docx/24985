--- v0 (2025-12-26)
+++ v1 (2026-05-10)
@@ -1,58 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.12.2021, 17:27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dobrý den, TV Polar vám přináší školní magazín Studuj u nás, vítejte u něj. Začneme oslavami sta let na Gymnáziu Nový Jičín, představíme si elektronický Veletrh středních škol a nakonec si budeme povídat s náměstkem hejtmana MS kraje panem Stanislavem Folwarzcnym. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínské gymnázium vzdělává sto let </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gymnázium v Novém Jičíně bylo založeno v roce 1921, budova, ve které sídlí, byla postavena o šest let později. 100. výročí založení jako instituce si škola připomněla dnem otevřených dveří, dorazili na něj bývalí i současní učitelé a žáci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -130,57 +244,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Schwarz, absolvent gymnázia: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dobré pocity, gymnázium se rozvíjí, neupadá, a to si myslím, že je zásadní. A co je nejdůležitější, je samozřejmě profesorský sbor a dobří studenti. Budovy jsou všude jinde krásné a lze učit v jakýchkoliv budovách, lze učit i doma, jak vidíme v poslední době, a myslím si, že co je důležité, tak jsou skutečně ti lidé, kteří to gymnáium naplňují.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antonín Polách, absolvent gymnázia: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě, že vzpomínky zůstaly, a to, co skutečně mně nejvíce oslovilo, když jsme uviděl tu místnost, ve které jsme čekali na naše maturitní trápení. Bylo to v pondělí, to si pamatuji, já jsem měl ještě před tím ráno ten studentský projev vůči našim zkoušejícím, a potom jsem musel celý den čekat, než na mě odpoledne přišla řada. Mezi tím už do té místnosti přicházeli ti, kteří už dopoledne měli tu maturitu za sebou, ti už byli v dobré náladě, a dělali tak dobrou zábavu, že my jsme zapomínali k té maturitě odcházet.”  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oslavy pokračovaly odpoledními koncerty, mimo jiné kapely Entuziasté, která na gymnáziu vznikla před 50 lety. Dále se představil Sextet +, jehož sbormistrem je pedagog gymnázia Karel Dostál a do třetice zahrála kapela, ve které působí další učitel gymnázia Marco Campos. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jako součást připomínky 100 výročí plánuje gymnázium další akce, uvidí, co se v za dané situace podaří realizovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Kubičík, ředitel Gymnázia Nový Jičín: </w:t>
       </w:r>
@@ -312,93 +419,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/studuj-u-nas/studuj-u-nas-08-12-2021-17-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>