--- v0 (2026-02-26)
+++ v1 (2026-05-09)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.12.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Některé běžkařské trasy by mohly být zpoplatněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvalitně upravené běžkařské stopy stojí nejen úsilí rolbařů, ale také peníze. Přestože Moravskoslezský kraj úpravy tratí dotuje, jeho příspěvek nestačí pokrýt všechny náklady. Stejně jako lyžaři za sjezdovky si teď budou připlácet i běžkaři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lyžařská sezona v Beskydech začne zřejmě už o tomto víkendu. V provozu by mohly být sjezdovky a také některé běžkařské trasy. Právě jejich údržba je ale stále nákladnější a provozovatelé zvažují jejich zpoplatnění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lyžařská sezona v Beskydech začne zřejmě už o tomto víkendu. V provozu by mohly být sjezdovky a také některé běžkařské trasy. Právě jejich údržba je ale stále nákladnější a provozovatelé zvažují jejich zpoplatnění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Lessy, ředitel společnosti Pustevny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My tady na Pustevnách momentálně upravuje jedny z nejlepších ztratí v Moravskoslezských Beskydech. Máme tady celkem na 7 běžeckých tratí v celkové délce 74 kilometrů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestože rolbu zajistil Moravskoslezský kraj, který také údržbu tratí dotuje, rolbaři musejí další peníze doplácet ze svého.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -140,54 +254,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Motoristé, kteří míří do Beskyd, si často nelámou hlavu s tím, kde zaparkují. V zimě bývá situace ještě horší. Parkovat by se mělo skutečně jen tam, kde to je povoleno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Březina, předseda spolku Beskydhost:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Zimní sezona nám pomalu začíná. Vidíte, že už se první vložky objevují a samozřejmě parkování, které tady pod Lysou horou probíhá úplně divoce, vadí těm lidem hlavně při rozhrnování cesty a ve chvíli, kdy se nám někdo postaví do cesty tak, že nemůžou ostatní projet, tak to blokuje třeba průjezd hasičů nebo záchranné služby. Já bych vás poprosil, abyste toto nedělali, abyste se vyvarovali parkování na místech, která k tomu nejsou určená. Na podzim se tady nedaleko u Medvědí skály stal úraz a díky nezodpovědným řidičům se tady nedostalo vozidlo horské služby.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Kubzová, mluvčí Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Také v zimním období vykonávají policisté dohled nad silničním provozem i v horských oblastech.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S parkováním mají motoristé problémy i na Pustevnách. Proto je lepší vyjet nahoru třeba lanovkou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -252,53 +362,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Včelaři v MSK bojují s morem, který jim decimuje včelstva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V průběhu letošního roku bylo na území MSK vyhlášeno několik lokalit, kde musí včelaři provádět opatření v boji se včelím morem. Aktuálně Krajská veterinární správa vymezila ochranné pásmo na Třinecku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mor včelího plodu patří mezi největší pohromy pro včelaře. Před několika dny se nákaza objevila v Oldřichovicích na Třinecku. Zasažené včelstvo se musí zlikvidovat a v karanténě jsou také včelaři v okolí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mor včelího plodu patří mezi největší pohromy pro včelaře. Před několika dny se nákaza objevila v Oldřichovicích na Třinecku. Zasažené včelstvo se musí zlikvidovat a v karanténě jsou také včelaři v okolí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vorlíček, mluvčí Státní veterinární správy ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ochranné pásmo kolem ohniska má minimálně 3 kilometry a je v něm zpřísněný režim, který se týká hlavně přemisťování včel. Je například zakázané přemisťovat včely z tohoto pásma. Když přemisťujete uvnitř, tak pouze se souhlasem krajské veterinární správy a do tohoto páska můžete přesouvat včely pouze s negativním vyšetřením včel na mor včelího plodu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ochranné opatření musí už několik měsíců respektovat například včelaři z Ostravy, V několika obcích na Frýdecko-Místecku a nyní i na Třinecku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -324,57 +433,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Včelaři také musí všechny úly rozebrat a zkontrolovat není včelstvo napadení morem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Šefer, předseda ZO ČSV Smilovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"To se už pozná čichově, že ten úl zapáchá a tím, že víčka, kde jsou larvy, kde jsou je včelí plod, jsou propadlá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud by včelař napadení morem zjistil, musí všechny úly zlikvidovat.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Šefer, předseda ZO ČSV Smilovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tato likvidace se řeší pod dohledem státní veterinární správy, že včelstvo je zlikvidováno, plus všechny pomůcky, všechno nářadí, které včelař k tomu potřebuje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Včelaři doufají, že se mor podaří podchytit a nebude se dále šířit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -471,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-10-12-2021-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>