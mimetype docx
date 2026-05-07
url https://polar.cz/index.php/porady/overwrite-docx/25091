--- v0 (2026-02-24)
+++ v1 (2026-05-07)
@@ -1,96 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.12.2021, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Horní Suché</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horní Suchá postaví pro seniory tři bytové domy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bydlení pro seniory, kteří jsou ještě samostatní v Horní Suché chybí. Proto obec  postaví tři domy s dvanácti bytovými jednotkami, které budou bezbariérové. Přesto, že bydlení nebude přímo v centru, obec si je jistá, že o byty bude zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na tomto pozemku v Horní Suché chce obec začít v příštím roce s výstavbou dalšího bydlení pro seniory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Lipner (STAN), starosta Horní Suché: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Postavíme tři bytové domy po čtyřech bytových jednotkách, takže přibude dvanáct bytů a bude to pro seniory 65+. Zájem o ně je už teď. Trochu bolestně jsme na to přišli, kdy poprvé v historii obce zřejmě máme volný byt ve stávajícím domě s pečovatelskou službou. Doslechli jsme se, že lidé, kteří jsou v pořadníku, čekají na tyto bytové domy, kde bude přece jen lepší standard.”</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lokalitu Podolkovice radnice vybrala záměrně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Lipner (STAN), starosta Horní Suché: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vybírali jsme místo docela dlouze. Původně to mělo být v lokalitě Chrost. Nicméně tam je klasická zemědělská orná půda, sítě tam nejsou. Jenom zasíťování než bychom dali cihlu na cihlu, tak by to stálo kolem deseti milionů korun. Takže jsme nakonec vybrali lokalitu, kde je vše na dohled a ta stavba se tímto zlevní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -200,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/miniexpres-horni-suche/miniexpres-horni-suche-24-12-2021-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>