--- v0 (2025-12-24)
+++ v1 (2026-05-08)
@@ -1,141 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2022, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejprve aktuální informace z dopravy: Trasa Bělotín–Rybí, která prochází přestavbou, se postupně mění  na plnohodnotnou dálnici. Ředitelství silnic a dálnic plánuje otevření D48čky na rok 2023. Na více než 13kilometrovém úseku bude dokončeno 95 stavebních objektů. Provoz na něm aktuálně funguje v režimu 1+1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První část obchvatu Frýdku-Místku se otevře až letos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už jsme vás informovali, že termín otevření první etapy obchvatu Frýdku-Místku se posouvá. Práce na konci roku zpomalilo počasí a podle Ředitelství silnic a dálnic byla upřednostněna kvalita než rychlost. Vidina alespoň omezeného zprůjezdnění je zatím do konce první poloviny tohoto roku.</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Aktuálně stavbaři využívají počasí k pokračování stavby. Práce probíhají na několika úsecích současně, například u Frýdlantské ulice proběhlo dláždění kolem nového kruhového objezdu.</w:t>
+        <w:t xml:space="preserve">Už jsme vás informovali, že termín otevření první etapy obchvatu Frýdku-Místku se posouvá. Práce na konci roku zpomalilo počasí a podle Ředitelství silnic a dálnic byla upřednostněna kvalita než rychlost. Vidina alespoň omezeného zprůjezdnění je zatím do konce první poloviny tohoto roku.  Jan Rýdl, mluvčí ŘSD: "Stavba první etapy obchvatu Frýdku-Místku a připojení dálnice D56 pokračuje. Plánované zprovoznění některých úseků ještě před Vánoci bylo odloženo. A to z důvodů upřednostnění kvality odvedené práce před termínem."  Jakub Míček, náměstek primátora Frýdku-Místku/ANO/: "Dlouhodobě panovala snaha, jak u zhotovitele, tak u ŘSD tuto stavbu dokončit do 21. prosince. S tím, že záleželo hlavně na posledních dnech, kdy bylo třeba mít teplé dny. Tak, aby bylo možné pokládat ty finální povrchy, které vyžadují ale teplotu myslím více než 5 stupňů."  Jan Rýdl, mluvčí ŘSD: "Stavba postoupila do vysokého stupně rozestavěnosti a možnost otevření znemožnilo bohužel počasí, které aktuálně nedovoluje dokončit především asfaltování, ale také betonáže a pokládky izolací. Vzhledem k mrazům, sněhu a špatné předpovědi se zprůjezdnění posouvá na následující měsíce. O přesném termínu samozřejmě budeme předem informovat."  Jakub Míček, náměstek primátora Frýdku-Místku/ANO/: "Nicméně pokud je mi známo, tak v zimě mohou pokračovat jiné práce, které by právě dokončeny nebyly. A díky tomu bychom obchvat mohli mít v plné parádě v dubnu v květnu si myslím hotový."  Aktuálně stavbaři využívají počasí k pokračování stavby. Práce probíhají na několika úsecích současně, například u Frýdlantské ulice proběhlo dláždění kolem nového kruhového objezdu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklostezka Koleje u Nového Jičína získala odbočku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Naopak u Nového Jičína byl v závěru roku dokončen nový úsek cyklostezky Koleje, i když s mírným zpožděním. Rekonstrukcí železničního mostu získala stezka odbočku směrem na Čerťák. Cyklisté po viaduktu také bezpečně překonají frekventovanou silnici.</w:t>
-[...20 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Naopak u Nového Jičína byl v závěru roku dokončen nový úsek cyklostezky Koleje, i když s mírným zpožděním. Rekonstrukcí železničního mostu získala stezka odbočku směrem na Čerťák. Cyklisté po viaduktu také bezpečně překonají frekventovanou silnici.  Stavba 600 metrů dlouhé odbočky z cyklostezky Koleje směrem na Straník a Čerťák začala v červnu. Původně měly práce trvat do konce října, ale náročná rekonstrukce vysloužilého mostu, přes který nová trasa vede, si vyžádala jejich prodloužení do začátku prosince.  Václav Dobrozemský (ODS), 1. místostarosta Nového Jičína: “S ohledem na vícepráce a změnu technologického postupu, která byla zapříčiněna zejména zhoršeným stavem mostních betonových pilířů, se stavba prodloužila o tři týdny. Zároveň zde identifikujeme vícepráce za zhruba za 800 tisíc korun, takže celkové náklady stavby dosáhly 7,3 milionů korun bez DPH.”  Na stavbu dva a půl metru široké asfaltové cesty získalo město dotaci od Moravskoslezského kraje ve výši 1,5 milionu korun z programu podpora rozvoje cykloturistiky. Cyklisté nyní mohou v Bludovicích po bývalém železničním mostě bezpečně překonat frekventovanou silnici I/57. A změny čekají cyklostezku i v roce 2022.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ranvej na Letišti Leoše Janáčka čeká velká rekonstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj vybral projektanty opravy ranveje na letišti Leoše Janáčka. Informoval o tom server z dopravy.cz. Náklady na kompletní rekonstrukci vzletové a přistávací dráhy mají přesáhnout dvě miliardy korun. Na další podrobnosti se zeptám ředitele Jaromíra Radkovského, dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -340,51 +405,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Radkovský, generální ředitel Letiště Ostrava, a. s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji, na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To byla naše dopravní témata, na viděnu příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To byla naše dopravní témata, na viděnou příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -463,93 +534,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-05-01-2022-18-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>