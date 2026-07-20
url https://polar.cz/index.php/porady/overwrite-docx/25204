--- v0 (2026-03-02)
+++ v1 (2026-07-20)
@@ -1,83 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Stonavě se po jednoleté pauze zase zpívalo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stonavská Barborka, ojedinělý festivala v ansámblovém zpěvu má za sebou svůj patnáctý ročník. Zatímco vládní opatření související s pandémií koronaviru, neumožnily v  předešlém ročníku setkání přímo ve Stonavě a vše se odehrálo ve virtuálním prostředí, na sklonku loňského roku se v sále Domu PZKO zase zpívalo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý, kdo se zajímá o kulturní a společenský život ve Stonavě ví, že přelom listopadu a prosince už patnáct let patří v obci ansámblovému zpěvu. 14. ročník Mezinárodního festivalu komorního a</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> ansámblového zpěvu Stonavská Barborka však musel být v roce 2020 kvůli pandemii koronaviru přesunut do virtuálního prostředí. Stejný scénář hrozil i následujícímu ročníku. Vše ale nakonec dobře dopadlo a ve Stonavě se po dvou letech zase zpívalo a soutěžilo.</w:t>
+        <w:t xml:space="preserve">Každý, kdo se zajímá o kulturní a společenský život ve Stonavě ví, že přelom listopadu a prosince už patnáct let patří v obci ansámblovému zpěvu. 14. ročník Mezinárodního festivalu komorního a  ansámblového zpěvu Stonavská Barborka však musel být v roce 2020 kvůli pandemii koronaviru přesunut do virtuálního prostředí. Stejný scénář hrozil i následujícímu ročníku. Vše ale nakonec dobře dopadlo a ve Stonavě se po dvou letech zase zpívalo a soutěžilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Melnar, ředitel Stonavské Barborky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tento ročník byl opravdu těžký spíš na psychiku. Po patnácti letech už máme nějaké zkušenosti, ale my jsme pořád nevěděli, co přesně bude. Dokonce ještě dva dny před soutěží tady bylo velké omezení a opravdu jsme trnuli zda akce nebude zakázána. Jsme moc rádi, že se tak nestalo a i přes ta omezení jsme setkání uskutečnili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pandemie koronaviru ale způsobila, že patnáctý ročník se odehrál v komornějším prostředí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -476,93 +586,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/stonavsky-expres/stonavsky-expres-12-01-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>