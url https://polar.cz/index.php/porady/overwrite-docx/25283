--- v0 (2026-03-02)
+++ v1 (2026-07-08)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.1.2022, 16:11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské děti se učí vařit a péct</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Středisku volného času Juventus se učí karvinské děti vařit a péct. Zájem o tento typ kroužku je větší mezi děvčaty, ale najdou se i malí kuchaři, které baví učit se připravovat různé pokrmy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve středisku volného času Juventus se učí děti v kroužku Kuchtění vařit nejrůznější hlavní jídla i péct moučníky. Mají k tomu přizpůsobeno zázemí, vlastní kuchyňku vybavenou vším potřebným. Zájem je velký, kapacita ale omezená, aby se lektorka mohla věnovat každému, pomáhala jim s dodržováním postupu a s přípravou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve středisku volného času Juventus se učí děti v kroužku Kuchtění vařit nejrůznější hlavní jídla i péct moučníky. Mají k tomu přizpůsobeno zázemí, vlastní kuchyňku vybavenou vším potřebným. Zájem je velký, kapacita ale omezená, aby se lektorka mohla věnovat každému, pomáhala jim s dodržováním postupu a s přípravou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Julie Sladkowská, vedoucí kroužku Kuchtění</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Učí se děti všechno od pomazánek, polévek, pečeme pečivo, sladké, na vánoce cukroví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V této lekci se učily děti upéct mufiny a připravily i smažené čínské nudle. Ne všichni uměli pracovat s nožem nebo se škrabkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -97,135 +211,132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: členové kroužku Kuchtíci: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mám ten kroužek ráda, přidala jsem se tu minulý rok a baví mě to. Baví mě dělat cukrářská jídla spíše." "Od malička jsem s mamkou pekla a vařila, chtěla jsem se něco naučit, abych to mohla dělat sama." "Bavilo mě, kdy jsme dělali donuty." "Mě to baví s Julčou, umí to, nejspíše je kuchařka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Julie Sladkowská, vedoucí kroužku Kuchtění: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během vaření zkoušíme, ochutnáváme, aby to děti dochutily správně, aby se naučily přiměřeně s kořením, většinou si to jídlo berou domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Prozatím děti zvládly připravit smažený květák, dýňovou polévku, rizoto, rohlíčky z kynutého těsta, zapečené těstoviny, marokánky, rajskou polévku, boloňské špagety, donuty a další. Už teď se těší na příští lekci.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Prozatím děti zvládly připravit smažený květák, dýňovou polévku, rizoto, rohlíčky z kynutého těsta, zapečené těstoviny, marokánky, rajskou polévku, boloňské špagety, donuty a další. Už teď se těší na příští lekci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na návštěvě v ateliéru Jarky Rybové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Známá výtvarnice Jarka Rybová finišuje s přípravami na svou výstavu, která se uskuteční v městském domě kultury. Co všechno bude v Mánesově síni k vidění a co konkrétního paní Rybová tvoří, prozradí naše další reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V domě karvinské výtvarnice Jarky Rybové na vás doslova dýchne z každého koutu její tvůrčí duch. Police, vitrínky, i stěny jsou plné její tvorby a plný života je i její ateliér, kde vznikají nádherná umělecká keramická díla. Paní Rybová se v těchto dnech připravuje na svou samostatnou výstavu a dokončuje poslední díla, která budou zdobit prostory Mánesovy síně městského domu kultury.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V domě karvinské výtvarnice Jarky Rybové na vás doslova dýchne z každého koutu její tvůrčí duch. Police, vitrínky, i stěny jsou plné její tvorby a plný života je i její ateliér, kde vznikají nádherná umělecká keramická díla. Paní Rybová se v těchto dnech připravuje na svou samostatnou výstavu a dokončuje poslední díla, která budou zdobit prostory Mánesovy síně městského domu kultury. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarka Rybová, karvinská výtvarnice</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Samostatná výstava bude po osmi letech. Jinak se zúčastňuji společných výstav. Na výstavě bude celá široká škála mé tvorby. Budou tam soupravy, které vznikaly vytáčením na hrnčířském kruhu, budou tam modelované plastiky, budou tam kachle a budou tam reliéfní obrazy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jeden z keramických reliéfů se nachází ve smuteční síni v Dolní Lutyni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarka Rybová, karvinská výtvarnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Reliéf, který je na čelní stěně, je vytvářen na téma “Naše cesta nikdy nekončí". Je tady instalován před dvěma lety, ale vlastní práce začala už před čtyřmi lety, protože celý jeden rok probíhala příprava, návrhy, schvalování a vlastní realizace. To téma jsme musela svým způsobem nějak prožít, nešlo to udělat jenom tak, proto udělat reliéf do smuteční síně bylo trochu těžší téma."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobné keramické reliéfy jako tento, který zdobí smuteční síň v Dolní Lutyni, budou součástí výstavy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobné keramické reliéfy jako tento, který zdobí smuteční síň v Dolní Lutyni, budou součástí výstavy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní Rybová toužila v mládí stát se sochařkou, ke studiu se ale nedostala a zaměřila svou pozornost na keramiku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarka Rybová, karvinská výtvarnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od samého začátku jsem dělala soubory kus ke kusu, to mě bavilo, udělat hrnek, vázu, dózu nebo konvice, dnes se tomu říká IDesign, ale já jsem dělal originální kusy, vícekrát se to nemnožilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -405,53 +516,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oblastní střelecké ligy se zúčastnili i střelci z Polska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ryszard Mojiczek, soutěžící z Polska</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Přijel jsem z nedaleka, kousek od Těšína. Jezdím tady šest let, daří se mi tady různě, jako každému, jednou lépe, jednou hůře. Střílí se tu dobře, jsou tu fajn lidi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pětikolové oblastní lize se počítá součet tří nejlepších výsledků. Ty se dají využít například pro účast na Mistrovství ČR. Na závěr se také střílí oblastní přebor. Nejlepší střelci v této soutěži jsou odměňováni finančně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pětikolové oblastní lize se počítá součet tří nejlepších výsledků. Ty se dají využít například pro účast na Mistrovství ČR. Na závěr se také střílí oblastní přebor. Nejlepší střelci v této soutěži jsou odměňováni finančně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -526,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-25-01-2022-16-11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>