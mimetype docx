--- v0 (2026-02-27)
+++ v1 (2026-05-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.1.2022, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Porubané vyplňovali pocitové mapy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Poruby měli opět možnost vyplňovat pocitové mapy. Zaznamenávat do nich mohli místa, se kterými mají spjatou nějakou emoci. Radnice tak získala cenné podněty, se kterými bude obvod pracovat v dalších letech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -59,102 +174,90 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová, starostka MOb Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pocitové mapy jsou nástroj, prostřednictvím kterého můžeme velmi dobře zjistit, co si o určitých oblastech v Porubě myslí Porubané.  abychom věděli, jak se třeba posunulo vnímání lidí jednotlivých oblastí. Díky těmto pocitovým mapám my potom můžeme lépe cílit naše projekty a můžeme se lépe zaměřovat na jednotlivé problematické oblasti. Nebo naopak rozvíjet ty oblasti, které mají nějaký potenciál do budoucna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Chovančík, Univerzita Palackého v Olomouci: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ty podklady potom slouží pro plánování investičních akcí, pro městskou policii, případně pro plánování infrastruktury."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem lidé odpovídali na 6 základních otázek. které se týkaly volného času, městské hromadné dopravy, parkování, bezpečnosti, nakupování a označit mohli i místa, která jim připadají ošklivá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Špačková, koordinátorka MA21, MOb Ostrava-Poruba:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Nejčastěji odpovídali na otázku, kde rádi tráví volný čas a nejméně odpovídali na otázku, kde se špatně dostávají na MHD, což můžeme považovat za pozitivní výsledek. Celkem nám vyplnili 1684 bodů, což je číslo, se kterým můžeme dále pracovat v rámci strategických materiálů a podobně."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejvíce nebezpečně se lidé cítí v okolí Dělnické ulice. Nelíbí se jim ani vzhled Duhy, bývalého obchodního centra Marica nebo okolí Černé perly. Svůj volný čas pak nejraději tráví na Hlavní třídě a v jejím okolí a v porubském lesoparku. Zajímavé je také srovnání v letech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová, starostka MOb Ostrava-Poruba:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
@@ -179,85 +282,88 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Galerie na schodech patří výstavě Zelená Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Galerii na schodech zaplnily práce studentů Střední školy služeb a podnikání. Na porubské radnici tak můžete obdivovat fotografie z různých částí Ostravy na výstavě s názvem Zelená Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...8 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Je už tradicí, že každoroční sérii výstav v Galerii na schodech, která se nachází na porubské radnici, zahajují studenti Střední školy služeb a podnikání. Letošní téma výstavy je Zelená Ostrava. Celkem je tady k vidění 78 fotografií. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Chrenka, ředitel Střední školy služeb a podnikání, Ostrava-Poruba</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Vesměs jsou to žáci od 1. do 4. ročníku, takže dáváme šanci i těm, co se teprve 1. rokem učí obor fotograf. Žáci dělají samozřejmě daleko více fotografií a ty nejlepší jdou potom na výstavy. Tady vždycky v lednu začínáme tou výstavou na porubské radnici a potom ty výstavy jdou třeba do Shagalu, do  .K-tria a podobně. Je to putovní, sem tam něco obměníme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: studenti Střední školy služeb a podnikání, Ostrava-Poruba </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fotím od roku 2016. Na tuto výstavu jsem původně neplánoval posílat žádné fotky, ale naše paní mistrová mě přemluvila ať tam nakonec pošlu pár mých streetových fotek. Je to žánr, kterému se věnuji asi nejvíc . Baví mě zachycovat výrazy v obličejích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -266,51 +372,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já se focení věnuji teprve 3 roky, ale vlastně fotím úplně všechno. Koně, zvířata, zoo, stíhačky, takže Dny NATO. Fotím hlavně přes dlouhé ohnisko. Tam jsou ještě fotky ZOO i portréty. V Dolních Vítkovicích se dobře fotí a potom asi ZOO."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během roku se v Galerii na schodech vystřídá 6 až 7 výstav. Dříve jich bylo o něco více.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Polášková, odbor kultury a prezentace, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MOb</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ostrava-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -330,51 +442,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:     "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S ohledem na to ať návštěvníci mají prostor si tu výstavu prohlédnout a najdou si te čas, tak jsme se rozhodli pro tu frekvenci nižší a střídají se nám tady většinou fotografie, nějaké malby, pak tady máme nějakou litografii a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostor vystavovat tady má každý, kdo něco tvoří a svá díla chce ukázat nejen rodině a přátelům, ale i široké veřejnosti. Výstavních prostor má Poruba hned několik. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Polášková, odbor kultury a prezentace, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MOb</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ostrava-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -416,52 +527,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lékařská knihovna FNO je v nové budově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejen zdravotníci, ale také studenti středních a vysokých škol teď najdou veškerou odbornou literaturu i zázemí pro studium v přízemní budově. Sousedí s tzv. „Malým internátem“ a původně ji využívali zaměstnanci havarijní služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bc.            Ludmila Stuchlá,            vedoucí Lékařské knihovny FNO:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Otočíte všechny            najednou, máme popsáno, kde co je, máme pospaný vždycky první            a poslední titul            té řady. Vidíte! A jedete! 10.15 A jde to i nám ženám bez            nějakých větších            problémů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -666,93 +775,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-27-01-2022-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>