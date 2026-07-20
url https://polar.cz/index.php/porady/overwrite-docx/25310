--- v0 (2026-03-01)
+++ v1 (2026-07-20)
@@ -1,106 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.1.2022, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Národní zemědělské muzeum zve i na pivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Národním zemědělském muzeum v Dolní oblasti Vítkovice si přijdou na své nejen milovníci zemědělské techniky jako jsou traktory, nebo kombajny, ale také českých potravin a aktuálně i piva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Veselka, starosta MOb Moravské Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"To je první státní muzeum na území Moravské Ostravy a Přívozu. A vlastně my stojíme před sochou Radegasta, která tady jen tak pro nic za nic. V této vstupní hale je koncipovaná výstava k 50 letům pivovaru Radegast. Takže byl bych rád, kdyby občané přišli tady, protože do konce února je ta výstava, co se týká Radegastu, otevřena."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí výstavy o historii nošovického pivovaru je také stylová hospoda z 80. let minulého století.</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Veselka, starosta MOb Moravské Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Teď jsme se přesunuli do venkovní haly. Má pozvánka je pro všechny milovníky smrdících motorů, protože jsou tu úžasné exponáty. Tady stojíme před malotraktorem Ford son, který má tu zvláštnost, že si zahrál ve filmu Tmavomodrý svět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhá skladová hale Národního zemědělského muzea je věnována strojům na zpracování obilovin.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -122,54 +229,50 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">v Ostravě:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Máme tady všechny typy strojů od secích strojů až po kombajny a jeden z nejzajímavějších strojů je za mnou. Je to parní lokomobila, která sloužila jako stacionární zdroj energie. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeden ze zajímavých exponátů je tady vedle nás. Jedná se o balanční pluh, který sloužil k orání velkých lánů pole."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejstarší stroje v muzeu jsou z první dekády 20. století, nejmladší pak z 80. let. Součástí muzea je i interaktivní Depozitář potravin a také galerie českých potravin. Muzeum je otevřeno denně od 10 do 18 hodin.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -247,93 +350,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-28-01-2022-17-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>