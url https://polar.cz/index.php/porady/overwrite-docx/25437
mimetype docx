--- v0 (2026-03-02)
+++ v1 (2026-07-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.2.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné revitalizují prostranství u obchodního domu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostranství poblíž obchodního domu v centru Karviné projde výraznou změnou. Celý prostor dostane novou image, od zeleně přes mobiliář a nové chodníky. Práce už začaly, v těchto dnech se odstraňují nemocné stromy a přerostlé keře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -76,57 +191,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Gajdacz, ředitel TSK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Většina Karviňáků ví, že dominantou Karviné je sakurová alej, takže i tady dojde k výsadbě dalších sakur."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Změna se neobejde bez bouracích prací, ty začnou hned v březnu, kdy zmizí betonová plocha poblíž obchodního domu a začne i modelace některých ploch včetně přestavby chodníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Gajdacz, ředitel TSK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Součástí této úpravy bude i vybudování místa  pro odpočinek, na kterém bude umístěn mobiliář ve formě lavic a lávek a zároveň bychom tam rádi přestěhovali panely, které jsou dnes v průchodu, tak bychom přestěhovali na tuto stranu. Ty panely už budou vypadat jako z 21. století, měly by být digitální.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nové bude i veřejné osvětlení. O průběhu prací vás budeme průběžně informovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -204,53 +312,52 @@
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Myslím si, že Jastrzębie-Zdrój je dost velké a významné město na polské straně, možná, že naši občané o něm málo ví nebo tam málo jezdí, je tam dost možností dnes i k populárním nákupům, že se to vyplatí, takže mohou tuto linku využít pro tento účel, je tam i spousta různých společenských akcí, takže můžou využít ty linky k tomuto."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Vyvial, ředitel divize osobní dopravy 3ČSAD: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Když pojedou tím autobusem,tak můžou pak navštívit i nějaké restaurační zařízení a nemusí řešit dopravu zpátky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ČSAD zajišťuje mezinárodní dopravu hlavně účelovou, pro zaměstnavatelské firmy, nově díky spolupráci s městem bude jezdit pilotně první minibus pro veřejnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ČSAD zajišťuje mezinárodní dopravu hlavně účelovou, pro zaměstnavatelské firmy, nově díky spolupráci s městem bude jezdit pilotně první minibus pro veřejnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Vyvial, ředitel divize osobní dopravy 3ČSAD</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Doprava je postavena na tom způsobu, že jsme oslovili veškeré polské obce v příhraničí s tím, že jsme vymodelovali tu cestu tak, jak si oni myslí, že by byla vhodná pro jejich a naše obyvatele, takže je to společný projekt všech těch obcí, nicméně finančně se na tom podílí pouze město Karviná a my."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vytíženost linky bude průběžně vyhodnocována, zhodnotí se, zda mají všechny spoje smysl, jestli je kapacita minibusu dostačující , případně kdy je vhodné linku posílit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,95 +369,93 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné je velký zájem o kroužek Nerf X teamu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné je velký zájem o sportovní kroužek nazvaný Nerf X team. Hlásí se do něj zájemci, kteří si rádi hrají s airsoftovými blastery, baví je strategie, spolupráce v týmu a užívají si napětí. Pochlubit se můžou i úspěchy, jsou úřadujícími mistry ČR ve všech třech dětských kategoriích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V mnoha klubech Moravskoslezského kraje se už několik let hraje Nerfliga a karvinský tým, který spadá pod Středisko volného času Juventus, patří dokonce mezi ty nejlepší. Pochlubit se může vítězstvím v krajské Nerflize a týmy ze všech tří kategorií jsou  také úřadující mistři České republiky. Vedoucí kroužků Zdeněk Uriček nám prozradil, co vůbec znamená Nerfligu hrát a jaká má pravidla.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V mnoha klubech Moravskoslezského kraje se už několik let hraje Nerfliga a karvinský tým, který spadá pod Středisko volného času Juventus, patří dokonce mezi ty nejlepší. Pochlubit se může vítězstvím v krajské Nerflize a týmy ze všech tří kategorií jsou  také úřadující mistři České republiky. Vedoucí kroužků Zdeněk Uriček nám prozradil, co vůbec znamená Nerfligu hrát a jaká má pravidla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Uriček, vedoucí kroužku Nerf X team</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to hra dvou tříčlenných družstev, které hrají proti sobě podle jasně daných pravidel. Hřiště mají rozdělené na polovinu, jsou tam zábrany a branky. Úkolem týmu je, s určitým počtem nábojů dát v daném čase gól."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hra je rozdělena na poločasy, vyhrává ten tým, kterému se klasicky podaří nastřílet více gólů.Děti používají blastery naplněné šesti náboji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Uriček, vedoucí kroužku Nerf X team</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Děti musí používat brýle, bez nich nesmí hrát. Hra má jasná pravidla, někdo může říct,střílejí po sobě, je to škaredé, to není pravda, děti se přitom naučí, že vše má své pravidla naučí se taktizovat, spolupracovat v týmech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Karvinští nadšenci se začali scházet v roce 2014, kdy vznikl první kroužek nazvaný Nerf X team. Od té doby se v něm prostřídalo mnoho zájemců, ti skalní zažili ono sladké vítězství na krajské i republikové úrovni. Kroužek byl alternativou, jak přilákat děti do tělocvičny od počítačů.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Karvinští nadšenci se začali scházet v roce 2014, kdy vznikl první kroužek nazvaný Nerf X team. Od té doby se v něm prostřídalo mnoho zájemců, ti skalní zažili ono sladké vítězství na krajské i republikové úrovni. Kroužek byl alternativou, jak přilákat děti do tělocvičny od počítačů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: členové kroužku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Mě strašně bavily nerfky, tak mě napadlo, že bych si to mohl vyzkoušet a chodím tu pořád. Naučíš se tu spolupracovat a taky střílet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Uriček, vedoucí kroužku Nerf X team</w:t>
       </w:r>
@@ -482,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-19-02-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>