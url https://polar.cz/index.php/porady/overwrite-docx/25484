--- v0 (2026-03-02)
+++ v1 (2026-07-07)
@@ -1,87 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.2.2022, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Časová schránka na střeše historického domu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do kopule střechy jednoho ze tří právě zrekonstruovaných historických domů na náměstí byla zabudována časová schránka pro příští generace. Dokumenty, které do ní osobně vložil primátor Karviné, popisují nejen významné současné události týkající se města, ale i současnou situaci v republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Časové schránky skrývají nejrůznější vzkazy z minulosti. Jedna historická schránka byla v Karviné objevena v roce 2014 při rekonstrukci kostela sv. Marka přímo ve věži na trámech. V kovové schránce bylo v německy psaných novinách z roku 1926  zabalen například dokument z roku 1888.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po tomto objevu byly zpátky do kopule kostela svatého Marka v srpnu roku 2014 vloženy 3 měděné tubusy obsahující původní dokumenty, dokumenty o současnosti města a farnosti a také současné fotografie města a kostela. I od roku 2006 se ve věžní báni kostela Povýšení svatého kříže nachází časová schránka se čtyřmi měděnými tubusy. Obsahovaly dokumenty týkající se rekonstrukce věže, dopis primátora, flash disk,  městský zpravodaj a další propagační materiály. Nechyběly ani dokumenty farnosti, obrázky vítězů školní soutěže, současné mince a bankovky, fotografie a mnoho dalších. Nově má svou časovou schránku i rohový historický dům na náměstí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po tomto objevu byly zpátky do kopule kostela svatého Marka v srpnu roku 2014 vloženy 3 měděné tubusy obsahující původní dokumenty, dokumenty o současnosti města a farnosti a také současné fotografie města a kostela. I od roku 2006 se ve věžní báni kostela Povýšení svatého kříže nachází časová schránka se čtyřmi měděnými tubusy. Obsahovaly dokumenty týkající se rekonstrukce věže, dopis primátora, flash disk,  městský zpravodaj a další propagační materiály. Nechyběly ani dokumenty farnosti, obrázky vítězů školní soutěže, současné mince a bankovky, fotografie a mnoho dalších. Nově má svou časovou schránku i rohový historický dům na náměstí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme tu časovou schránku chtěli umístit v tom krajním domě, v kopuli. Jsou tam informace o současném stavu města, jsou tam malé drobnosti, které možná jestli někdo za 50, 100 let objeví až bude opravovat ten dům, tak zjistí, jak to tady bylo možná před těmi 50 nebo 100 lety. Takže je to vzkaz budoucím generacím. Věřím tomu, že ten dům vydrží dlouho a třeba za těch 100 let to bude taková vzpomínka na nás."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Válek, vedoucí projektu: </w:t>
       </w:r>
       <w:r>
@@ -217,53 +331,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Goryl z Karviné získal Národní cenu sociálních služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné pracuje jeden z nejlepších terénní sociálních pracovníků v České republice. Jmenuje se Vít Goryl a pomáhá lidem v nouzi v rámci programu Kontakt Slezské diakonie už 15 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je Vít Goryl, sociální pracovník v terénním programu Kontakt Karviná. Pan Goryl získal celostátní ocenění v kategorii sociální pracovník Národní ceny sociálních služeb, kterou vyhlašuje Asociace poskytovatelů sociálních služeb a Diakonie Českobratrské církve evangelické.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je Vít Goryl, sociální pracovník v terénním programu Kontakt Karviná. Pan Goryl získal celostátní ocenění v kategorii sociální pracovník Národní ceny sociálních služeb, kterou vyhlašuje Asociace poskytovatelů sociálních služeb a Diakonie Českobratrské církve evangelické. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Kuczerová, vedoucí programu Kontakt Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Do Prahy jsme jeli 25. ledna, kde jsme převzali cenu. Víťa už tady ve Slezské diakonii pracuje od roku 2007, což bude letos 15 let. Obdivuji jeho pracovní nasazení, vždy s velkou motivací vychází už 15 let do terénu a reaguje na potřeby uživatelů. Je velmi schopný, má organizační schopnosti a je v týmu velmi oblíbený."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocenění pana Goryla potěšilo, radost měl už ze samotné nominace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -429,93 +542,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-26-02-2022-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>