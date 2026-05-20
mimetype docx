--- v0 (2026-02-22)
+++ v1 (2026-05-20)
@@ -1,87 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.2.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Palkovicích se konal obecní Ples v opeře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po roční nucené pauze se v Palkovicích opět konal obecní ples. K tanci hrála skupina R.U.M. Rock a nechybělo ani profesionální předtančení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Bača (Nezávislí pro Palkovice a Myslík), starosta Palkovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Každý obecní ples je nějak tématicky založen. Dneska je to zrovna Ples v opeře. No a jsme rádi, že po té roční pauze jsme se mohli sejít, můžeme si zaplesat. Bohužel je to zas takové, že jsme snad porazili covid, ale to, co se děje na Ukrajině, nás nenechává chladnými. Jsme z toho trošku smutní. Máme tam spoustu přátel, jak na Ukrajině, tak v Rusku, tak nás to trošku trápí. Na jednu stranu plesáme a tam lidi umírají, ale takový je asi život. Budeme to muset dneska si nějakým způsobem užít a já nevím, jestli zítra zrovna už nepojedeme s nějakou pomocí k ukrajinské hranici. Je to tradiční ples s kapelou, s tombolou, s jídlem, hlavně s dobrým pitím a za přísných hygienických opatření. To je jasné, na to už jsme si zvykli za ty dva roky. Jako každý správný ples musí mít předtančení a možná bude i kouzelník. Takže budou tady dvě předtančení, možná pro nás neznámé karibské tance a kolem půlnoci přijde kouzelník.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Každý obecní ples je nějak tématicky založen. Dneska je to zrovna Ples v opeře. No a jsme rádi, že po té roční pauze jsme se mohli sejít, můžeme si zaplesat. Bohužel je to zas takové, že jsme snad porazili covid, ale to, co se děje na Ukrajině, nás nenechává chladnými. Jsme z toho trošku smutní. Máme tam spoustu přátel, jak na Ukrajině, tak v Rusku, tak nás to trošku trápí. Na jednu stranu plesáme a tam lidi umírají, ale takový je asi život. Budeme to muset dneska si nějakým způsobem užít a já nevím, jestli zítra zrovna už nepojedeme s nějakou pomocí k ukrajinské hranici. Je to tradiční ples s kapelou, s tombolou, s jídlem, hlavně s dobrým pitím a za přísných hygienických opatření. To je jasné, na to už jsme si zvykli za ty dva roky. Jako každý správný ples musí mít předtančení a možná bude i kouzelník. Takže budou tady dvě předtančení, možná pro nás neznámé karibské tance a kolem půlnoci přijde kouzelník.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě po té době je to super, že už se můžeme sejít a že už je normální život.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
@@ -219,93 +333,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/palkovicky-miniexpres/palkovicky-miniexpres-27-02-2022-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>