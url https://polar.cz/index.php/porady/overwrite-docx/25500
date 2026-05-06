--- v0 (2026-02-13)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3.2022, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třicet festivalových akcí, dvaadvacet koncertů v šesti městech Moravskoslezského kraje a deset zemí světa, ze kterých přijedou interpreti na letošní Mezinárodní hudební festival Leoše Janáčka. Proběhne od 29. května do 1. července. Podrobnosti už ředitel festivalu Jaromír Javůrek. Dobrý den, pane řediteli, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Javůrek, ředitel Mezinárodního hudebního festivalu L. Janáčka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -413,93 +528,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-01-03-2022-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>