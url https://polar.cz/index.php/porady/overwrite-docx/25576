--- v0 (2026-03-02)
+++ v1 (2026-07-04)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V NsP Karviná-Ráj modernizují zázemí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice s poliklinikou v Karviné-Ráji neustále vylepšuje své zázemí. Mezi poslední modernizace patří právě probíhající přestavba rodinných pokojů na oddělení porodnice a nový kabátek dostala i dětská oční ambulance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zpříjemnit dětem pobyt v čekárně i ordinaci Moravskoslezského očního centra. To byl hlavní úkol, kterého se personál nemocnice zhostil s velkým nadšením.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zpříjemnit dětem pobyt v čekárně i ordinaci Moravskoslezského očního centra. To byl hlavní úkol, kterého se personál nemocnice zhostil s velkým nadšením. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "</w:t>
       </w:r>
       <w:r>
@@ -184,53 +298,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sběrné místo bylo dočasně uzavřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sběrné místo v budově polikliniky v Mizerově bylo ve čtvrtek 10. března dočasně uzavřeno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sběrné místo v budově polikliniky v Mizerově bylo ve čtvrtek 10. března dočasně uzavřeno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sběrné místo v budově polikliniky v Mizerově bylo ve čtvrtek 10. března dočasně uzavřeno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hudeček, mluvčí Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “My jsme se rozhodli dočasně uzavřít sběrné místo v budově polikliniky a to z toho důvodu, že těch darů od občanů máme dostatek. Je to jak povlečení, tak lůžkoviny, oblečení i potraviny, máme dostatek kočárků. Ty věci budeme aktuálně distribuovat do míst, kde my ubytováváme lidi, kteří museli opustit své domovy kvůli válce na Ukrajině. Také budeme spolupracovat s humanitárními organizacemi, kterým budeme dodávat materiál. Pokud by nastala situace, že toho materiálu bude opět málo a bude potřeba, znovu to sběrné místo v budově polikliniky otevřeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sběrné místo fungovalo deset dní, otevřeno bylo v úterý 1. března. O přebírku darovaných věcí se postarali zástupci odboru sociálního s dobrovolnou pomocí seniorů z městských klubů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,53 +355,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zájmové kroužky na školách mají přidanou hodnotu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V sedmi základních školách probíhají speciální zájmové kroužky směřující k podpoře polytechnického vzdělávání, podnikavosti a rozvoj čtenářské, matematické a finanční gramotnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V nové učebně informatiky a fyziky na Základní škole Borovského se kromě výuky setkávají školáci v tomto školním roce i v zájmovém kroužku, ve kterém ještě více prohlubují svůj vztah k programování, robotům a 3D tisku. Učebna je vybavena 28 notebooky, 22 roboty typu Edison a třemi 3D tiskárnami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V nové učebně informatiky a fyziky na Základní škole Borovského se kromě výuky setkávají školáci v tomto školním roce i v zájmovém kroužku, ve kterém ještě více prohlubují svůj vztah k programování, robotům a 3D tisku. Učebna je vybavena 28 notebooky, 22 roboty typu Edison a třemi 3D tiskárnami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Spružina, učitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Roboti jsou univerzální, mají čidla, vlastní motory, nemusíme už nic dokupovat. Děti se je učí programovat v různých programech, různé obtížnosti už od šesté třídy. Důvodem práce s těmi roboty je to, že se učí řešit problémy samostatně. Každý má svého robota, notebook, dostanou zadání a řeší to samostatně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Borovského</w:t>
       </w:r>
       <w:r>
@@ -369,56 +481,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty kroužky budou probíhat dva školní roky, bude jich celkem 38. Navazujeme tak na náš projekt MAP a letos jsme se připojili ještě do projektu s naším partnerským městem Wodzisław Śląski. Budeme se snažit dostat do základních škol povědomí, kde po základních školách, kde by se mohli žáci vzdělávat dál ve středním článku. Pokud ty děti si sáhnou na odborné věci již v základní škole, pak zjistí, že klidně i v našem městě mají nabídku středních škol, které splňují tyto podmínky, za to jsme velmi rádi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí zájmových kroužků jsou také exkurze a workshopy se zaměstnavateli nebo středními školami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">více k projektu OKAP II:</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Statutární město Karviná je z pozice finančního partnera zapojeno do projektu Odborné, kariérové a polytechnické vzdělávání v MSK II (OKAP II), kdy projekt je spolufinancován z evropských fondů a příjemcem dotace je Moravskoslezský kraj. Do projektu je zapojeno 7 karvinských základních škol. Cílem projektu je podpora pravidelné celoroční činnosti žáků základních škol na území města Karviná formou kroužků s využitím sdílení spolupráce se zaměstnavateli. Naším záměrem je zlepšení kvality vzdělávání a odborné přípravy u žáků základních škol, kdy k tomuto účelu bude v rámci každého školního roku otevřeno celkem 19 kroužků napříč podporovanými tématy, celkem tedy v rámci 2 školních let zrealizujeme v rámci projektu 38 kroužků. Jedná se o kroužky směřující k podpoře polytechnického vzdělávání s důrazem na moderní trendy a technologie, k podpoře podnikavosti, iniciativy a kreativity, kroužky se zaměřením na rozvoj čtenářské, matematické a finanční gramotnosti, či kroužky k podpoře digitálních kompetencí. Vedoucími a koordinátory kroužku jsou pedagogové zapojených škol. V každém kroužku proběhne v průběhu školního roku 20 až 30 setkání. Součástí jsou také exkurze a workshopy se zaměstnavateli nebo středními školami. Dotace pro statutární město Karviná činí cca 1,2 mil. Kč.</w:t>
+        <w:t xml:space="preserve">více k projektu OKAP II: Statutární město Karviná je z pozice finančního partnera zapojeno do projektu Odborné, kariérové a polytechnické vzdělávání v MSK II (OKAP II), kdy projekt je spolufinancován z evropských fondů a příjemcem dotace je Moravskoslezský kraj. Do projektu je zapojeno 7 karvinských základních škol. Cílem projektu je podpora pravidelné celoroční činnosti žáků základních škol na území města Karviná formou kroužků s využitím sdílení spolupráce se zaměstnavateli. Naším záměrem je zlepšení kvality vzdělávání a odborné přípravy u žáků základních škol, kdy k tomuto účelu bude v rámci každého školního roku otevřeno celkem 19 kroužků napříč podporovanými tématy, celkem tedy v rámci 2 školních let zrealizujeme v rámci projektu 38 kroužků. Jedná se o kroužky směřující k podpoře polytechnického vzdělávání s důrazem na moderní trendy a technologie, k podpoře podnikavosti, iniciativy a kreativity, kroužky se zaměřením na rozvoj čtenářské, matematické a finanční gramotnosti, či kroužky k podpoře digitálních kompetencí. Vedoucími a koordinátory kroužku jsou pedagogové zapojených škol. V každém kroužku proběhne v průběhu školního roku 20 až 30 setkání. Součástí jsou také exkurze a workshopy se zaměstnavateli nebo středními školami. Dotace pro statutární město Karviná činí cca 1,2 mil. Kč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -494,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-12-03-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>