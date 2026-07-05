--- v0 (2026-03-02)
+++ v1 (2026-07-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.3.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">U Karviné má stát obří komplex skleníků EDEN Silesia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obří komplex skleníků pro vzdělávání, vědu a výzkum. Ale také jako exkluzivní turistická atraktivita. Do pěti let by měly vyrůst na okraji Karviné v území po těžbě uhlí. Projekt ponese název EDEN Silesia a má být jediný ve střední Evropě. Výstavba vyjde minimálně na 2,4 miliardy korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,89 +178,87 @@
         <w:t xml:space="preserve">Tomáš Gongol, prorektor pro strategii a komunikaci Slezské univerzity:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Psal se tam velmi podobný příběh. 150 až 160 let těžby, tam to byly povrchové doly, kaolín, cín. S tím, že to, co zůstalo, byla zničená měsíční krajina a díky Eden projektu se v podstatě podařilo vytvořit z těchto míst zajímavá místa, atraktivní místa pro turismus, pro trávení volného času. A taky pro vědu a výzkum. A to je to, čeho se chytla Slezská univerzita a celý ten projekt koncipujeme jako vzdělávací a vědecko-výzkumný park. Takovou živou laboratoř, kam chceme také pozvat veřejnost, aby se mohla dívat doslova pod ruky vědcům a studentům. Přitom, když tam cokoliv budou tvořit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Harland, CEO Eden Project International:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pracujeme na 23 projektech po celém světě, jedná se o velkou rodinu. Projekt Edenu v Karviné je pro nás velmi důležitý, protože je ve střední Evropě a očekáváme, že to bude jedna z TOP 5 lokací. Tady máme přesně ty správné ingredience, aby byl projekt úspěšným. Máme skvělé partnery, jedinečnou lokaci, jednu z nejlepších na celém světě, jakou jsem kdy na viděl. A máme k tomu výborný příběh o přírodě kolem. Strašně se na to těšíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt má být zasazen do bývalé zóny Nad Barborou. Nyní se musí připravit studie proveditelnosti, která by měla být hotová do září, aby mohla univerzita podat žádost o evropskou dotaci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt má být zasazen do bývalé zóny Nad Barborou. Nyní se musí připravit studie proveditelnosti, která by měla být hotová do září, aby mohla univerzita podat žádost o evropskou dotaci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město je v týmu s krajem a univerzitou. Na těch přípravách řešíme pozemky, na kterých by to mělo stát s Asentalem a i nadále se určitě budeme podílet na tom, co bude třeba."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka, náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kraj teďka pomůže městu Karviná s koupí pozemků od Asentalu. Celkově ty pozemky stojí zhruba přes 120 milionů korun. Kraj říká, že pokud to bude sloužit Edenu, tak se na tom bude podílet polovinou. Ty pozemky potom půjdou započíst do ceny toho projektu, ale teďka jim pomůžeme s penězi. Budeme pomáhat s tou metodikou přípravy té žádosti o dotaci. A samozřejmě budeme pomáhat s tím, že vedle Edenu bude kraj realizovat projekt Gabriela. Takže ty dva projekty na sebe musí navazovat. Nemůžou existovat vedle sebe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezská univerzita chce v návaznosti na EDEN vytvořit novou fakultu udržitelného rozvoje, ta nabídne obory, které v kraji doposud nejsou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slezská univerzita chce v návaznosti na EDEN vytvořit novou fakultu udržitelného rozvoje, ta nabídne obory, které v kraji doposud nejsou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Gongol, prorektor pro strategii a komunikaci Slezské univerzity:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Za prvé to bude vědecko-výzkumný a vzdělávací projekt. To znamená, že se bude realizovat vědecko-výzkumná a vzdělávací činnost Slezské univerzity a zároveň je to atraktivita pro veřejnost, pro turisty, pro zahraniční hosty, z Polska, kteří budou chtít vidět něco specifického a zažít něco, co jinde zažít nemůžou. Například ve Velké Británii Eden je zaměřený tak, že jeden z těch velkých biomů je deštný prales. Kde tady můžeme zažít deštný prales? Musíme odletět někde do Afriky nebo do Jižní Ameriky. S tím, že pokud by se nám podařilo něco takového vybudovat, bude to jedinečná příležitost zažít to, co nikde jinde zažít nemůžeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Harland, CEO Eden Project International:</w:t>
       </w:r>
       <w:r>
@@ -248,53 +361,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na konci května se v areálu bývalého dolu Barbora uskuteční Festival reBarbora Open Music. Jeho přípravy už naplno běží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Birklen, člen představenstva MSID:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to první větší akce, která se zde koná, my jsme v loňském roce udělali POHOden, který měl ukázat na možnost využití těchto areálů a i díky tomu tento festival zde zasídlí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Festival mimo jiné připravila produkce úspěšného festivalu Štěrkovna Open Music.Do Karviné na Barboru chtějí přivést to nejlepší, co nabízí česká a slovenská scéna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Festival mimo jiné připravila produkce úspěšného festivalu Štěrkovna Open Music.Do Karviné na Barboru chtějí přivést to nejlepší, co nabízí česká a slovenská scéna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Moravec, hlavní organizátor festivalu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V letošním roce to bude David Koller, Richard Müller, Horkýže Slíže, Prago union a podobně, poslední dva hudební bloky obsadí v souvislosti s děním na Ukrajině ukrajinské kapely."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Festival ale nebude nejen o koncertech a bohatém doprovodném programu.Půjde o první trvale udržitelný festival v republice, který bude minimalizovat zatížení životního prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -327,88 +439,86 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Trenéři TJ Baník Karviná uspořádali soustředění pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V judo hale Tělovýchovné jednoty Baník Karviná uskutečnilo soustředění pro děti od benjamínků až po dorostence z oddílů napříč republikou a Slovenskem. Trenéři y pilovali s mladými sportovci jejich techniky a zkoušeli je naučit i něco nového.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na tatami v judohale karvinské TJ Baník Karviná procvičovali pod vedením trenérů nejrůznější nové techniky, hmaty a chvaty děti z různých oddílů, například z Děčína, Vyškova nebo Povážské Bystrice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na tatami v judohale karvinské TJ Baník Karviná procvičovali pod vedením trenérů nejrůznější nové techniky, hmaty a chvaty děti z různých oddílů, například z Děčína, Vyškova nebo Povážské Bystrice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Štefánik, předseda oddílu juda TJ Baník Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Smysl je naučit se nové techniky, zdokonalit se i po fyzické stránce a vystřídat si soupeře, aby si děti vyzkoušely jiné kamarády, více zkušené, méně zkušené a naučily se nové věci. Třeba vychytání těch technik, každý ten trenér to má trochu jinak naučené, takže i poznatky mezi námi trenéry, nácviky do různých chvatů, přechodů.  Jsou tam třeba malé niance, které mohou pomoci závodníkovi, že si najde ten svůj způsob do toho daného chvatu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účastníci soustředění: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Se tady furt učíme nové věci a pořád je něco, čeho můžeme dosáhnout.” "Judo dělám 11let a semináře mi ukazují nové techniky a tak."Třeba jsme se naučil nové techniky na zemi.” "Rozhodně jsem se naučil nové chvaty. Například přecházení do jiné techniky a nějaké techniky na zemi.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Soustředění pořádá karvinský oddíl judistů pravidelně.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Soustředění pořádá karvinský oddíl judistů pravidelně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -484,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-15-03-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>