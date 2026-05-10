--- v0 (2026-02-26)
+++ v1 (2026-05-10)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.3.2022, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Těrlický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrlická radnice modernizuje byty v domě pro seniory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové kuchyně a místo vysloužilých umakartových koupelen nové sprchovací kouty a obklady. Bytové jednotky v domě pro seniory v Nábřežní ulici procházejí postupnou rekonstrukcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obec investuje do modernizace, aby dům i po letech provozu nabízel kvalitní bydlení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obec investuje do modernizace, aby dům i po letech provozu nabízel kvalitní bydlení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Polášek (Nezávislí - Těrlická koalice), starosta Těrlicka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dům s malometrážními byty tady stojí déle než 30 let a samozřejmě tyto byty již dosáhly svého morálního maxima pro dnešní uživatelský standard na bydlení. Takže jsme se rozhodli, že postupně byty, které budou uvolněny, budeme renovovat. To znamená, že bude zdemontovaná původní kuchyňská linka, bude kompletně zdemontováno jádro v koupelně a budou nově vybudované koupelny se sprchovými kouty, aby vyhovovaly potřebám starších občanů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modernizací neprocházejí jen byty, ale také další zařízení a zahrada. Radnice se snaží, aby se seniorům v domě bydlelo co nejlépe.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -205,93 +319,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/terlicky_miniexpres/terlicky-miniexpres-16-03-2022-16-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>