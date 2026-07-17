--- v0 (2026-02-26)
+++ v1 (2026-07-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.3.2022, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krizový štáb MS kraje se sešel kvůli ukrajinským uprchlíkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí se opět sešli členové krizového štábu Moravskoslezského kraje. Řešili samozřejmě především jak co nejefektivněji a nejrychleji pomoci ukrajinským uprchlíkům. Podle odhadů je jich v našem regionu nyní přibližně 700.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajským asistenčním centrem v Ostravě, které prozatím fungovalo v budově Českého červeného kříže, pošlo zatím 700 uprchlíků z Ukrajiny a dalších 400 projde v nejbližší době. Někteří už ale v nově připravených prostorách na Černé louce, které chystají hasiči. Od úterního rána by měl začít platit nepřetržitý provoz.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -82,53 +197,52 @@
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme už případ lékařky, která 15 let působila jako kardiochirurg, ale bohužel vzhledem těm velmi tvrdým podmínkám, které jsou ale platné všude ve světě, může být zaměstnána jen jako pomocná síla." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj daruje Českému červenému kříži 5 sanitek, které budou pomáhat na Ukrajině. MS kraj také zřítil horkou telefonní linku, kterou už využilo asi 700 uprchlíků. Číslo je 800 720 210.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotnická záchranná služba MS kraje dostala nové sanitky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velmi významná pomoc vyrazila na Ukrajinu z Ostravy. Záchranná služba MS kraje totiž prostřednictvím Českého červeného kříže vyslala   na východ plně vybavené sanitky. Tamní zdravotníci je tak mohou okamžitě vyslat zachraňovat životy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velmi významná pomoc vyrazila na Ukrajinu z Ostravy. Záchranná služba MS kraje totiž prostřednictvím Českého červeného kříže vyslala   na východ plně vybavené sanitky. Tamní zdravotníci je tak mohou okamžitě vyslat zachraňovat životy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peníze, potraviny, oblečení, ale i vojenská technika směřuje nyní na Ukrajinu z různých koutů naší země. Z Ostravy navíc ale vyrazilo 5 sanitek, což je velmi důležité a může to znamenat spoustu zachráněných lidských životů. Zdravotnická záchranná služba je darovala Českému červenému kříži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka, náměstek hejtmana MS kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Starší sanitky by za normálních okolností byly s nejvyšší pravděpodobností prodány. Nápad věnovat je ukrajinskému Červenému kříži nás nadchl, rada kraje tento návrh jednomyslně schválila. Sanitky sice nejsou nové, ale jsou ve velmi dobrém stavu, jsou pravidelně servisované a čerstvě mají po kontrole technického stavu. Jsou vybavené zdravotnickou i transportní technikou, takže bezprostředně po příjezdu na Ukrajinu mohou začít sloužit přepravě pacientů. Po doplnění léčiv pak mohou fungovat i jako vozidla rychlé zdravotnické pomoci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -198,78 +312,83 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Operační středisko hasičů bylo o požáru přístavku u rodinného domu o půdorysu 9 x 7 metrů – informováno  krátce po 19. hodině. Do Lískovce ihned vyjela jednotka ze stanice Frýdek-Místek, společně s ní tři jednotky dobrovolných hasičů – Lískovec, Frýdek a Paskov a vyrazil i automobilový žebřík. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hasiči v první fázi zastavili šíření požáru a uhasili fasádu domu, potom začali hasit přístavek. Dovnitř vnikli po nastavovacím žebříku, z automobilového žebříku hlídali střechu rodinného domu, aby se na ni požár nerozšířil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hasiči oheň ovládli za 42 minut a další hodinu trvalo dohašování. Použili přitom 4 vodní proudy a museli zasahovat v dýchací technice. Obytný přístavek bohužel nebyl vybaven požárním hlásičem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hasiči oheň ovládli za 42 minut a další hodinu trvalo dohašování. Použili přitom 4 vodní proudy a museli zasahovat v dýchací technice. Obytný přístavek bohužel nebyl vybaven požárním hlásičem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V obytném přístavku nebyl instalován žádný hlásič, který by mohl včas upozornit na vznikající požár obyvatele domu, respektive jejich sousedy či kolemjdoucí osoby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předběžná škoda je odhadnuta na 800 tisíc korun. Podle hasičů, ale možná stačilo investovat zhruba 300 korun do požárního hlásiče a oheň mohl být zlikvidován už v zárodku. Jeho příčina je v šetření. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -341,93 +460,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-17-03-2022-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>