--- v0 (2026-03-01)
+++ v1 (2026-07-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.3.2022, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vazební věznice Ostrava hledá strážné a lékaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vazební věznice Ostrava v ulici Na Hradbách v centru města se v současné době potýká s nedostatkem nových zájemců o práci. Do služebního poměru hledá zejména strážné na odděleních vězeňské a justiční stráže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,53 +213,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě strážných vazební věznice potřebuje i lékaře. Ti ovšem nemusí být občany ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Veselka (ANO), starosta MOb Moravská Ostrava a Přívoz: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když se trošku zamyslíme nad tou nešťastnou situací, která se teď stala, tak se tady otevírá obrovská možnost pro ukrajinské přistěhovalce, kteří utíkají před válkou, kteří mají zdravotní vzdělání. Jak lékařské, tak pomocný zdravotní personál.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veškeré informace najdete na webových stránkách vězeňské služby. Stačí kliknout na odkazy níže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veškeré informace najdete na webových stránkách vězeňské služby. Stačí kliknout na odkazy níže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -219,93 +333,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-18-03-2022-17-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>