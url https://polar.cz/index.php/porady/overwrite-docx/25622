--- v0 (2026-03-02)
+++ v1 (2026-07-05)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.3.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce polyfunkčního komunitního centra v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budova polyfunkčního komunitního centra Slezské diakonie v Karviné má za sebou náročnou rekonstrukci. Peníze na modernizaci získala z Evropské unie, částečně na opravu finančně přispěl i Moravskoslezský kraj. Změnou prošla nejen její vnější část, ale zbrusu nové je i vnitřní vybavení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kompletní modernizace budovy polyfunkčního komunitního centra Slezské diakonie v Karviné-Ráji probíhala devět měsíců. Objekt si už rekonstrukci zasloužil, do budovy zatékalo, okna netěsnila, omítka opadávala a  celkové prostory a vybavení byly už dávno zastaralé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kompletní modernizace budovy polyfunkčního komunitního centra Slezské diakonie v Karviné-Ráji probíhala devět měsíců. Objekt si už rekonstrukci zasloužil, do budovy zatékalo, okna netěsnila, omítka opadávala a  celkové prostory a vybavení byly už dávno zastaralé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Kuczerová, vedoucí střediska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Myslím, že jsme to stihli za velmi rychlou dobu, udělala  se kompletní rekonstrukce budovy od střechy, fasády, oken, elektroinstalace i vybavení, je to neskutečně moc odvedené práce, za což bych chtěla všem, kteří se na tom podíleli, od sponzorů, od vedení Slezské diakonie velice poděkovat. Vlastně jsme to dělali pro naše klienty, protože klient je u nás vždy na prvním místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Filipková, ředitelka Slezské Diakonie: </w:t>
       </w:r>
       <w:r>
@@ -170,53 +284,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zapomenutá řemesla na ZŠ Školská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z karvinské Základní škole Školská se učí zapomenutá řemesla. Kreativní kroužek jim umožňuje naučit se výrobu různých dekorací tradičními způsoby tak, jak byli zvyklí naši předci. Od malování kraslic, paličkování, košíkářství nebo základy drátenictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Desátým rokem učí paní Radka Sikorová školáky napříč prvním a druhým stupněm Základní školy Školská zapomenutá řemesla prostřednictvím zájmového kroužku. Snaží se dalším generacím předávat to, co už naši předci v historii uměli vyrábět a tvořit vlastníma rukama.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Desátým rokem učí paní Radka Sikorová školáky napříč prvním a druhým stupněm Základní školy Školská zapomenutá řemesla prostřednictvím zájmového kroužku. Snaží se dalším generacím předávat to, co už naši předci v historii uměli vyrábět a tvořit vlastníma rukama. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Sikorová, učitelka ZŠ Školská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme takovou jednodušší a složitější náročnost, podle toho se děti dělí na menší, na Mozaiku a kdo chce pak pracovat dál, může v zapomenutých řemeslech. Tam ta práce je náročnější, už to víc připomíná stará řemesla a práce je tvořivější, náročnější i časově."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Při této lekci děti vyráběly hned několik dekorací různými způsoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -354,53 +467,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konal seminář v silovém trojboji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tělovýchovná jednota Střední školy techniky a služeb uspořádala seminář v silovém trojboji pro talentovanou mládež pro celou oblast Moravy. Cílem semináře bylo eliminovat chyby na prvních závodech, zvýšit prestiž a výkonnost závodníků a také upevnit přátelství mezi sportovci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">TJ SŠTaS Karviná byla oficiálně založena před půlrokem, pro své úspěchy ve workoutu jsou ale tito sportovci známí už delší dobu a pochlubit se mohou i světovými úspěchy v oblasti silového trojboje. O ně se zasloužil Mikuláš Sikora, současný Mistr Evropy, Mistr světa a držitel světového rekordu. Karvinští sportovci jdou příkladem a ostatní dostali šanci nasbírat nové zkušenosti prostřednictvím prvního víkendového semináře v silovém trojboji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">TJ SŠTaS Karviná byla oficiálně založena před půlrokem, pro své úspěchy ve workoutu jsou ale tito sportovci známí už delší dobu a pochlubit se mohou i světovými úspěchy v oblasti silového trojboje. O ně se zasloužil Mikuláš Sikora, současný Mistr Evropy, Mistr světa a držitel světového rekordu. Karvinští sportovci jdou příkladem a ostatní dostali šanci nasbírat nové zkušenosti prostřednictvím prvního víkendového semináře v silovém trojboji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Strouhal,  trenér, předseda TJ SŠTaS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "S pověřením Českého svazu silového trojboje nás požádali, abychom uspořádali seminář mládeže, takže jsou tady kluci a holky od 14 let do 23 let. Jsme dali strop 15 lidí, aby to mělo smysl, hned to bylo naplněno během pár hodin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem semináře bylo  eliminovat chyby na prvních závodech, zvýšit prestiž a výkonnost závodníků z Moravy a také upevnit přátelství mezi sportovci. Účastníkům semináře se věnovali lektoři s bohatými zkušenostmi, které vybral Český svaz silového trojboje. Patřil mezi ně Radomil Vašík, několikanásobný mistr ČR, úspěšný mezinárodní závodník a trenér mladých závodníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -601,93 +713,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-19-03-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>